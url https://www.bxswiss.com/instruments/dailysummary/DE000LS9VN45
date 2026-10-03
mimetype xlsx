--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2216928f7de4292" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf5e052833944312" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78f80ea8f64f4b2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0da47bb9f91d49e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d8a0cb801b2409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78f80ea8f64f4b2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5be70cadea494a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0da47bb9f91d49e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ Distressed Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>51,076</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>02.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,266</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>50,254</x:t>
-        </x:is>
-[...116 lines deleted...]
-          <x:t>49,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>