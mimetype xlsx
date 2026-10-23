--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf5e052833944312" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eeefb8efba64d0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0da47bb9f91d49e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc580f59068fd449e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5be70cadea494a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0da47bb9f91d49e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R110e4dd54b1f4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc580f59068fd449e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ Distressed Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,266</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>50,254</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>48,712</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,654</x:t>
-[...355 lines deleted...]
-          <x:t>50,254</x:t>
+          <x:t>48,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>