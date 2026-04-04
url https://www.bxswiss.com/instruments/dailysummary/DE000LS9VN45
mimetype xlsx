--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd65c9aa897ba4cf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb27a06e07c904e0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b30ce2df76c43d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ca463f04c234d38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eb75e7e40ab41f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b30ce2df76c43d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra72ee150b5564457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ca463f04c234d38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ Distressed Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...227 lines deleted...]
-          <x:t>43,680</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,972</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>44,414</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,982</x:t>
-[...166 lines deleted...]
-          <x:t>46,303</x:t>
+          <x:t>46,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>