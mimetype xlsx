--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb27a06e07c904e0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cf2ccfc38204810" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ca463f04c234d38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22916378bd634bb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra72ee150b5564457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ca463f04c234d38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74df70606b0d45c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22916378bd634bb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ Distressed Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>44,414</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,982</x:t>
-[...516 lines deleted...]
-        <x:is>
           <x:t>46,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>