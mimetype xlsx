--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cf2ccfc38204810" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb24dbc2a8db74a70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22916378bd634bb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0be2d63de2434717"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74df70606b0d45c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22916378bd634bb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad3de797b8c84fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0be2d63de2434717" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ Distressed Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>