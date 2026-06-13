--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb24dbc2a8db74a70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f6891d4f2d04414" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0be2d63de2434717"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R680a4965433446b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad3de797b8c84fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0be2d63de2434717" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcff12da525644e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R680a4965433446b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ Distressed Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>