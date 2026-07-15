--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f6891d4f2d04414" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5617e57aa24b40b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R680a4965433446b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a2e2ee16fab4847"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcff12da525644e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R680a4965433446b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fb33429e1484150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a2e2ee16fab4847" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ Distressed Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>51,885</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,539</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>55,139</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>