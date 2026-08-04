--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5617e57aa24b40b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61afba419cc84e67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a2e2ee16fab4847"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8d98176eaa54d18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fb33429e1484150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a2e2ee16fab4847" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a31b86a94a34ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8d98176eaa54d18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ Distressed Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>