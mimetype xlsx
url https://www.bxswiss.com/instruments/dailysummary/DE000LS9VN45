--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61afba419cc84e67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f999d5cf36434f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8d98176eaa54d18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9ebf2abad764320"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a31b86a94a34ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8d98176eaa54d18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a11c0460104b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9ebf2abad764320" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ Distressed Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,674</x:t>
-[...426 lines deleted...]
-          <x:t>50,060</x:t>
+          <x:t>51,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,246</x:t>
-[...139 lines deleted...]
-          <x:t>50,343</x:t>
+          <x:t>50,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>