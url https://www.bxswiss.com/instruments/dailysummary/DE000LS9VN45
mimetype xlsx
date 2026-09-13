--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f999d5cf36434f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2216928f7de4292" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9ebf2abad764320"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78f80ea8f64f4b2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a11c0460104b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9ebf2abad764320" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d8a0cb801b2409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78f80ea8f64f4b2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ Distressed Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VN45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>50,060</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,246</x:t>
-[...129 lines deleted...]
-          <x:t>50,665</x:t>
+          <x:t>50,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,343</x:t>
-[...377 lines deleted...]
-          <x:t>50,364</x:t>
+          <x:t>49,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>