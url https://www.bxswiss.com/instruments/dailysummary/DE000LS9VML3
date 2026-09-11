--- v11 (2026-08-02)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b036f6388104d42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10a5b29c119d4f14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf90d282f586b4b96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb999ed346a9d4e10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc685ab6ff70642da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf90d282f586b4b96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1422ba641e5c403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb999ed346a9d4e10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Gaming und E-Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VML3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,765</x:t>
-[...549 lines deleted...]
-          <x:t>60,122</x:t>
+          <x:t>59,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>