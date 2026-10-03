--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10a5b29c119d4f14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1fd390ec3f74695" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb999ed346a9d4e10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re91e348159ee4377"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1422ba641e5c403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb999ed346a9d4e10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raadf418e7f6f4b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re91e348159ee4377" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Gaming und E-Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VML3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>60,569</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,051</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>60,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,766</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>