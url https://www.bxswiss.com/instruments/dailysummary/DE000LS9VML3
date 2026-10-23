--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1fd390ec3f74695" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R701d471ea1ba47a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re91e348159ee4377"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdafc8cca4fe4479"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raadf418e7f6f4b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re91e348159ee4377" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb672cef0d72f4e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdafc8cca4fe4479" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Gaming und E-Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VML3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,962</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>