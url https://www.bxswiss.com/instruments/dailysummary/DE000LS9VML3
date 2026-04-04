--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79c8203787ac4a99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5a344e9516c4c98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9deb0713d4e4217"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed1041717fa4d9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ec1467fc3594ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9deb0713d4e4217" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43fa82a260ca4de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed1041717fa4d9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Gaming und E-Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VML3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>45,677</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,508</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>45,618</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,100</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>