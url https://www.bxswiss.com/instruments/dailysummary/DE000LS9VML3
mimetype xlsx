--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5a344e9516c4c98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R895834dc3b814f40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed1041717fa4d9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c68501943bf46d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43fa82a260ca4de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed1041717fa4d9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8afbc12de844362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c68501943bf46d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Gaming und E-Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VML3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>45,838</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,440</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>44,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,491</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>