--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R895834dc3b814f40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947c6984405d4d0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c68501943bf46d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7305bcede214195"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8afbc12de844362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c68501943bf46d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eb6db035dda481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7305bcede214195" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Gaming und E-Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VML3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>