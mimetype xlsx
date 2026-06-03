--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947c6984405d4d0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a2e021944445d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7305bcede214195"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda709123d9d346e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eb6db035dda481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7305bcede214195" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31471468e6d9457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda709123d9d346e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Gaming und E-Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VML3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>