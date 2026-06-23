--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a2e021944445d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf28b1d4942744d7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda709123d9d346e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc24757eeedcd4c6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31471468e6d9457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda709123d9d346e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8faa0c9deb94dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc24757eeedcd4c6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Gaming und E-Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VML3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>