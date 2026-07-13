--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf28b1d4942744d7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe5d5cbcfbd4f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc24757eeedcd4c6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff98fbda9e894c95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8faa0c9deb94dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc24757eeedcd4c6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb463b6b904ad4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff98fbda9e894c95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Gaming und E-Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VML3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>