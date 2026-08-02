--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe5d5cbcfbd4f59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b036f6388104d42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff98fbda9e894c95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf90d282f586b4b96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb463b6b904ad4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff98fbda9e894c95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc685ab6ff70642da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf90d282f586b4b96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Gaming und E-Sports</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VML3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>59,376</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...208 lines deleted...]
-          <x:t>61,239</x:t>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>