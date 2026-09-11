--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ab0832cfbb42a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7356b6e4d93d4368" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R732b6374181f43f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7921c74bc8e44553"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f23b7a2f39045f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R732b6374181f43f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R635af00315d949d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7921c74bc8e44553" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Roboter &amp; Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VMC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>84,305</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,785</x:t>
-[...323 lines deleted...]
-          <x:t>76,488</x:t>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>