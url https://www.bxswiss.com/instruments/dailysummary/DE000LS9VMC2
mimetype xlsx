--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7356b6e4d93d4368" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc226bc6f9ec41e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7921c74bc8e44553"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9783c47b5b74877"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R635af00315d949d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7921c74bc8e44553" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d01b04185c4074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9783c47b5b74877" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Roboter &amp; Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VMC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>