--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc226bc6f9ec41e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb10f5b39e5d04437" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9783c47b5b74877"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14692a5d33b044c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d01b04185c4074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9783c47b5b74877" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a63ea4a799541fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14692a5d33b044c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Roboter &amp; Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VMC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>