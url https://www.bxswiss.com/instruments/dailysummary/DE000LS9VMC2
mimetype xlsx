--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfca86fc494974a0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R072397f87d0b4b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8db2c0943a84be6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35458beb115041bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1266eb2277244bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8db2c0943a84be6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R379316b7a7b94fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35458beb115041bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Roboter &amp; Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VMC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>62,621</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,844</x:t>
-[...490 lines deleted...]
-          <x:t>61,150</x:t>
+          <x:t>64,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>