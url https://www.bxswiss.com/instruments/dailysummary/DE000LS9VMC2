--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R072397f87d0b4b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00a75280c83b400d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35458beb115041bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ed42850a93d4e0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R379316b7a7b94fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35458beb115041bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ba87a8c99c540cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ed42850a93d4e0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Roboter &amp; Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VMC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>