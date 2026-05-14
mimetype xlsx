--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00a75280c83b400d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a4935fafc44fd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ed42850a93d4e0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e226902e464ac5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ba87a8c99c540cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ed42850a93d4e0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc946156bac59428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e226902e464ac5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Roboter &amp; Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VMC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>