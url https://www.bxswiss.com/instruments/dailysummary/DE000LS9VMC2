--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26a4935fafc44fd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a73303f1fca4149" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e226902e464ac5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68997c1225354ef9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc946156bac59428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e226902e464ac5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf666008df644453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68997c1225354ef9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Roboter &amp; Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VMC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...559 lines deleted...]
-          <x:t>93,707</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>