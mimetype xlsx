--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a73303f1fca4149" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd63c36668fc34426" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68997c1225354ef9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53bdb87ad7c94902"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf666008df644453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68997c1225354ef9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra58339f766314b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53bdb87ad7c94902" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Roboter &amp; Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VMC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>96,403</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,955</x:t>
-[...232 lines deleted...]
-          <x:t>96,488</x:t>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,103</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>101,819</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>