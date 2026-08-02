--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd63c36668fc34426" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda25eaeb937b4279" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53bdb87ad7c94902"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c979abf993f4d63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra58339f766314b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53bdb87ad7c94902" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3c3e148c6cc4944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c979abf993f4d63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Roboter &amp; Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VMC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>