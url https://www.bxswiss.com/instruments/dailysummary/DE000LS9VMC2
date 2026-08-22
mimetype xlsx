--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda25eaeb937b4279" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ab0832cfbb42a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c979abf993f4d63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R732b6374181f43f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3c3e148c6cc4944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c979abf993f4d63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f23b7a2f39045f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R732b6374181f43f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Roboter &amp; Künstliche Intelligenz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VMC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>