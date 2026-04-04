--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R671237f8bc694973" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e86cd478f574a10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d7d06e9e0a24c0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R211cffe423824e93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e7affa0677b45ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d7d06e9e0a24c0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafd459357dc3444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R211cffe423824e93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VMA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,085</x:t>
-[...53 lines deleted...]
-          <x:t>133,969</x:t>
+          <x:t>132,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,407</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>131,079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>