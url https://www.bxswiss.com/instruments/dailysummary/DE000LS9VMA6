--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e86cd478f574a10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82c0f59833924037" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R211cffe423824e93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R599bd2e8fa664961"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafd459357dc3444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R211cffe423824e93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R650ee3f16a96449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R599bd2e8fa664961" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VMA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>