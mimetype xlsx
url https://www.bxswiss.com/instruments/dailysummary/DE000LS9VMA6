--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82c0f59833924037" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R880babf3db0d4015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R599bd2e8fa664961"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65d23fa3146f4f04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R650ee3f16a96449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R599bd2e8fa664961" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7f97914aa104e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65d23fa3146f4f04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VMA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>