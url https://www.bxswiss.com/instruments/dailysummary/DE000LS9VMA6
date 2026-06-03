--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R880babf3db0d4015" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd2d0ed22344304" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65d23fa3146f4f04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R788097dd089a477f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7f97914aa104e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65d23fa3146f4f04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R523e50732bfa4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R788097dd089a477f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VMA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>