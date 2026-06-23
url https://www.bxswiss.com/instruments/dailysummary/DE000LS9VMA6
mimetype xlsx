--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd2d0ed22344304" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67d25b1b269b4140" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R788097dd089a477f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55d6b51630b64aed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R523e50732bfa4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R788097dd089a477f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47fdc9c129db4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55d6b51630b64aed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VMA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>