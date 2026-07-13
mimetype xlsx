--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67d25b1b269b4140" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4ad660c07884de7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55d6b51630b64aed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2df1d3c8aa1741d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47fdc9c129db4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55d6b51630b64aed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f61dd72db3a4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2df1d3c8aa1741d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VMA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>