--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4ad660c07884de7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fb70ebfcbc24e7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2df1d3c8aa1741d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41ec9f6dc36d459d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f61dd72db3a4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2df1d3c8aa1741d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f8fda4116794ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41ec9f6dc36d459d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VMA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>