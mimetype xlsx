--- v11 (2026-08-02)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fb70ebfcbc24e7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4458fd4bf5d24499" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41ec9f6dc36d459d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8652f4b432144ab6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f8fda4116794ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41ec9f6dc36d459d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99603f7e528546a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8652f4b432144ab6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VMA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>