--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4458fd4bf5d24499" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8eda3c81913472a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8652f4b432144ab6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd50015179fa14a48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99603f7e528546a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8652f4b432144ab6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1db8eb062b9a4c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd50015179fa14a48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VMA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>