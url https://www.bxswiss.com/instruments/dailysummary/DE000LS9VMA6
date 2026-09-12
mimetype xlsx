--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8eda3c81913472a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1db5d772a8484e83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd50015179fa14a48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd81e74f14a9e4211"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1db8eb062b9a4c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd50015179fa14a48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R651cae013dba4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd81e74f14a9e4211" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VMA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,968</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>91,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>