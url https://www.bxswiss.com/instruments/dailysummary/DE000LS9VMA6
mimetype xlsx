--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1db5d772a8484e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ac1ed37fc614a1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd81e74f14a9e4211"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59b037d68b9d4571"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R651cae013dba4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd81e74f14a9e4211" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R559aec7d509c459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59b037d68b9d4571" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VMA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>