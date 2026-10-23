--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ac1ed37fc614a1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R015a03ff357d45c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59b037d68b9d4571"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2520b6bd40dc4632"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R559aec7d509c459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59b037d68b9d4571" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b558059882d44d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2520b6bd40dc4632" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technology and Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VMA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>