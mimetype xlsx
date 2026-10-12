--- v12 (2026-09-01)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e53c873a5a4395" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da3615d8f134a36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7ea06708c814b2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbacdf3be82de4581"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68aaeca4d52c4e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7ea06708c814b2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3063b9e8d0c64018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbacdf3be82de4581" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit und Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>51,335</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>