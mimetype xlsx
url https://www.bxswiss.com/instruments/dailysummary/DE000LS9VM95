--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da3615d8f134a36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R050bad1d2c464c86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbacdf3be82de4581"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd33cc57ed1242fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3063b9e8d0c64018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbacdf3be82de4581" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a9e8c604e542ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd33cc57ed1242fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit und Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>