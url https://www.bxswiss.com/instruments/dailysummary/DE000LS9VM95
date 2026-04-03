--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f95427cad3a4c17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c193cb499a84dfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d7bb95104574a6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c2fe0799824186"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e86e3b9b32241b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d7bb95104574a6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R277b746a9f084925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c2fe0799824186" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit und Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>