--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c193cb499a84dfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e21e0825334603" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c2fe0799824186"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7cec13217fa4fd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R277b746a9f084925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c2fe0799824186" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b6620c7b340462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7cec13217fa4fd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit und Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>