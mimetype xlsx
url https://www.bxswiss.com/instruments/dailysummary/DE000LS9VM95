--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e21e0825334603" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf113ef62e59d40f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7cec13217fa4fd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1755020cd6a241ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b6620c7b340462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7cec13217fa4fd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74ffc6006db342f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1755020cd6a241ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit und Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>