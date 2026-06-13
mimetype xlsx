--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf113ef62e59d40f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7e71655214d4cc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1755020cd6a241ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R520393cc56d54b0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74ffc6006db342f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1755020cd6a241ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeb8d7c292af4a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R520393cc56d54b0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit und Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>