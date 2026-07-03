--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7e71655214d4cc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2439212488b047cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R520393cc56d54b0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d20e01509324f4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeb8d7c292af4a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R520393cc56d54b0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39d0f6615cd54e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d20e01509324f4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit und Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>