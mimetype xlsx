--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2439212488b047cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3858dc61a28c4623" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d20e01509324f4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8354cd00b564d66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39d0f6615cd54e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d20e01509324f4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7a5c629cbe9498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8354cd00b564d66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit und Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>