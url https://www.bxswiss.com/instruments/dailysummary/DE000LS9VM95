--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3858dc61a28c4623" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92feaeb450914aef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8354cd00b564d66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb75050c7453403d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7a5c629cbe9498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8354cd00b564d66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R483f6220cdfb4fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb75050c7453403d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit und Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...387 lines deleted...]
-          <x:t>47,773</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,528</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>47,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,804</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>