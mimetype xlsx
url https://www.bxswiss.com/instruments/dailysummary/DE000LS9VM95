--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92feaeb450914aef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e53c873a5a4395" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb75050c7453403d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7ea06708c814b2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R483f6220cdfb4fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb75050c7453403d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68aaeca4d52c4e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7ea06708c814b2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sicherheit und Rüstung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM95</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>