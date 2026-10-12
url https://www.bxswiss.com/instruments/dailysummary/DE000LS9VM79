--- v12 (2026-09-01)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R135abda678e64105" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8bde8b75b8c49f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95f6df829093450c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redc526f6fcf14836"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b1e3ab827744b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95f6df829093450c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd50c0f5f0111400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redc526f6fcf14836" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...559 lines deleted...]
-          <x:t>122,648</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>