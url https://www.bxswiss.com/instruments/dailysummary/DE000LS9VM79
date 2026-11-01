--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8bde8b75b8c49f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3402b96adb547e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redc526f6fcf14836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R632750e4b3294b46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd50c0f5f0111400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redc526f6fcf14836" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58075c6805cd4350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R632750e4b3294b46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>