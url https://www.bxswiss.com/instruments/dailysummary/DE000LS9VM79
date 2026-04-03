--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc05e9a2c1d6432c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab45a8ec31e34645" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34b9fa42caed440b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c81a7247fc04271"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5229d50f7efa47d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34b9fa42caed440b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19d5f1fcb191476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c81a7247fc04271" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>