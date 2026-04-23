--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab45a8ec31e34645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb12bf983a24543a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c81a7247fc04271"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red17aba1d5f34325"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19d5f1fcb191476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c81a7247fc04271" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7593e935735c4fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red17aba1d5f34325" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>