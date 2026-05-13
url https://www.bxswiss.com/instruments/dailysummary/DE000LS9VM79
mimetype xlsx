--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb12bf983a24543a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcc20c6dd44446d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red17aba1d5f34325"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78a9e704b2584e4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7593e935735c4fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red17aba1d5f34325" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R850afb792b6e4604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78a9e704b2584e4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,547</x:t>
@@ -710,31 +279,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>