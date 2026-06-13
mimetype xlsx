--- v8 (2026-05-13)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcc20c6dd44446d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64df9d5ab67e453a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78a9e704b2584e4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5f5f67685be4776"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R850afb792b6e4604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78a9e704b2584e4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35f6ff1b704940fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5f5f67685be4776" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,539 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...458 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>