--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64df9d5ab67e453a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6421a6dad9fc4196" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5f5f67685be4776"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28d226bf61034178"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35f6ff1b704940fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5f5f67685be4776" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb076b7b3e5c24f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28d226bf61034178" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>121,924</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>