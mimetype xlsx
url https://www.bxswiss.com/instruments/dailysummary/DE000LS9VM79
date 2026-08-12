--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6421a6dad9fc4196" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e382bd659b344ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28d226bf61034178"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b8ffe57487c4eca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb076b7b3e5c24f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28d226bf61034178" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65a34183a94b4f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b8ffe57487c4eca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>