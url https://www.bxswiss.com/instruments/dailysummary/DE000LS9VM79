--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e382bd659b344ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R135abda678e64105" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b8ffe57487c4eca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95f6df829093450c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65a34183a94b4f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b8ffe57487c4eca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b1e3ab827744b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95f6df829093450c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitcoin Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>