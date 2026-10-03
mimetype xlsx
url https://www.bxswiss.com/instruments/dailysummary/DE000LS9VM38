--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc803006a80cb4675" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re23606525d0448fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb748cd1211734c7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9913dbe119d4306"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a3bb4b99588488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb748cd1211734c7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2b8d52846a4420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9913dbe119d4306" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>34,555</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,514</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>33,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,715</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>