--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re23606525d0448fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R756acb421a5f4c15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9913dbe119d4306"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68e8a1d3fb0645fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2b8d52846a4420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9913dbe119d4306" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R695e8845d1504bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68e8a1d3fb0645fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>