--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86a86d0df3124cc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09b9e0721dd44546" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc551dacff0d24e76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a8d95c29e7d4ead"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85b39e779cda4c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc551dacff0d24e76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red73b50fd4944226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a8d95c29e7d4ead" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>36,480</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,364</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...371 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,536</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>