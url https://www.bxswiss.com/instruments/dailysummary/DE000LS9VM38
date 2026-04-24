--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09b9e0721dd44546" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1171f0a3814b25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a8d95c29e7d4ead"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a826710c81b4ba5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red73b50fd4944226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a8d95c29e7d4ead" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra672147eed83479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a826710c81b4ba5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,885</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>31,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,710</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>