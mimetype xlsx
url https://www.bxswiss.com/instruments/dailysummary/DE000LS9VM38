--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1171f0a3814b25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ae88d691e7f43a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a826710c81b4ba5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56fb86ff010745e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra672147eed83479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a826710c81b4ba5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R336e01abe8434610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56fb86ff010745e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,246</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>35,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,091</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>