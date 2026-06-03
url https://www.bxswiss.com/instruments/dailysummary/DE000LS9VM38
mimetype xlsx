--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ae88d691e7f43a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0992d3d375b940c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56fb86ff010745e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53e884abf1d9405f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R336e01abe8434610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56fb86ff010745e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eeba7c50a99403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53e884abf1d9405f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>