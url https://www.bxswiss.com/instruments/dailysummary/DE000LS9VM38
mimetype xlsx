--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0992d3d375b940c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4c0911ab32f4ed6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53e884abf1d9405f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd54acae3c239410e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eeba7c50a99403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53e884abf1d9405f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b6fe2efab9140be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd54acae3c239410e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>33,724</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,064</x:t>
-[...200 lines deleted...]
-          <x:t>33,048</x:t>
+          <x:t>32,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>33,399</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>