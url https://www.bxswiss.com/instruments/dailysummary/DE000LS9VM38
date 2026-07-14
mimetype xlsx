--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4c0911ab32f4ed6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R750abc642bdf4834" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd54acae3c239410e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R439eda0b902648c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b6fe2efab9140be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd54acae3c239410e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd2cd56029d14450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R439eda0b902648c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,384</x:t>
-[...522 lines deleted...]
-          <x:t>33,627</x:t>
+          <x:t>34,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>