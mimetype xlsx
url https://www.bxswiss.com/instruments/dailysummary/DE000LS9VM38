--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R750abc642bdf4834" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd970c825b97641a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R439eda0b902648c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38b07cee7e404e19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd2cd56029d14450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R439eda0b902648c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6da9e19bad34a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38b07cee7e404e19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>33,193</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>33,479</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>