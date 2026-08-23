--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd970c825b97641a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26e4fd4e713e456e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38b07cee7e404e19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2171ea43dba44842"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6da9e19bad34a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38b07cee7e404e19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6625556347d64d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2171ea43dba44842" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>34,511</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,277</x:t>
-[...463 lines deleted...]
-          <x:t>33,392</x:t>
+          <x:t>34,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>