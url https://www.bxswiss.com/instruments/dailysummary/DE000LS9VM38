--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26e4fd4e713e456e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc803006a80cb4675" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2171ea43dba44842"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb748cd1211734c7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6625556347d64d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2171ea43dba44842" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a3bb4b99588488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb748cd1211734c7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VM38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>34,584</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,634</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>14.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>