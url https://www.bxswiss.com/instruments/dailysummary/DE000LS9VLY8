--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf707e33438c14687" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8248753ebf4d4804" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf96f67fba4ad49d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97d909f01c5e43fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66c05da24c264922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf96f67fba4ad49d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf311df37f9814606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97d909f01c5e43fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Stock Picking </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>