--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8248753ebf4d4804" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cb787b181ca4e87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97d909f01c5e43fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c2f6ffafe6e4ec3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf311df37f9814606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97d909f01c5e43fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b05071e5fa442d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c2f6ffafe6e4ec3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Stock Picking </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>33,519</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,075</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>33,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,369</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>