--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cb787b181ca4e87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3060566fba0b4505" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c2f6ffafe6e4ec3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1c2206ae47c41c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b05071e5fa442d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c2f6ffafe6e4ec3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2a0a4c0e3f0402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1c2206ae47c41c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Stock Picking </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>