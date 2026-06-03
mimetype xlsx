--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3060566fba0b4505" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R705ab4ea3f3c427a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1c2206ae47c41c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd40e1dc1ef554d51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2a0a4c0e3f0402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1c2206ae47c41c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80326c9b75b344ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd40e1dc1ef554d51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Stock Picking </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>