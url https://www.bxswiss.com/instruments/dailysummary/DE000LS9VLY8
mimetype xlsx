--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R705ab4ea3f3c427a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1958db05cd141b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd40e1dc1ef554d51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec8fe2c1045b4fed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80326c9b75b344ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd40e1dc1ef554d51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8d4561e1d8d4990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec8fe2c1045b4fed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Stock Picking </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>