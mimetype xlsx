--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1958db05cd141b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf838901555454b77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec8fe2c1045b4fed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21047cf8409f4f7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8d4561e1d8d4990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec8fe2c1045b4fed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R487e8933dbce4991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21047cf8409f4f7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Stock Picking </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>