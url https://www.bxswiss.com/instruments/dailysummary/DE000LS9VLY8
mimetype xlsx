--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf838901555454b77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re07f48df35604f45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21047cf8409f4f7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra17190a85d424ef1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R487e8933dbce4991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21047cf8409f4f7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ef5bef4a3064b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra17190a85d424ef1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Stock Picking </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>