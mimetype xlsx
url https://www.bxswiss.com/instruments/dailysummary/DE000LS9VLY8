--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re07f48df35604f45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36f5ab9f00c6469a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra17190a85d424ef1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a5251a1c25c4dc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ef5bef4a3064b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra17190a85d424ef1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f0cb9ddd001459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a5251a1c25c4dc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Stock Picking </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>