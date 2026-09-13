--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36f5ab9f00c6469a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfae2a5a0957b462e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a5251a1c25c4dc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22a2001e29364da3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f0cb9ddd001459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a5251a1c25c4dc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c5a41fa73554a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22a2001e29364da3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Stock Picking </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>43,990</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,472</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>41,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,011</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>