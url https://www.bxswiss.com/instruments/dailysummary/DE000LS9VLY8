--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfae2a5a0957b462e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2bbabcfea8943a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22a2001e29364da3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5665367f2f49485e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c5a41fa73554a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22a2001e29364da3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fa4934e2a3542a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5665367f2f49485e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Stock Picking </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,840</x:t>
-[...43 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>41,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,949</x:t>
-[...387 lines deleted...]
-          <x:t>40,938</x:t>
+          <x:t>41,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>