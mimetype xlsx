--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2bbabcfea8943a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a5daa61a2d44336" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5665367f2f49485e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89e4cb1d730f451b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fa4934e2a3542a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5665367f2f49485e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ba2a16e021f43a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89e4cb1d730f451b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum Stock Picking </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>