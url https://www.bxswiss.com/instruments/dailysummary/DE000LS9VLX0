--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e8e451691da491f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303928c861f74d8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce4ff49966884337"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R261d4399a9744e1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85dbe010885f4824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce4ff49966884337" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33eb140d8b9746d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R261d4399a9744e1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybersecurity Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>