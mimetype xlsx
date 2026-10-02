--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303928c861f74d8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e33e3e49e8948e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R261d4399a9744e1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0acdffe759794a77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33eb140d8b9746d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R261d4399a9744e1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra039a9249a46449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0acdffe759794a77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybersecurity Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,080</x:t>
-[...286 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>38,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,746</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,801</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>