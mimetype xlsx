--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e33e3e49e8948e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra982fea37acc4804" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0acdffe759794a77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89ec51730c3040f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra039a9249a46449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0acdffe759794a77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2302282db2bb460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89ec51730c3040f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybersecurity Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>