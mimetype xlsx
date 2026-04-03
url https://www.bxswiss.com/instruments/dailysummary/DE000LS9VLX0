--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafc1f8a7bbbb4ed4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R682013769c0047f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf984f0ca078e4cc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91477ad161a74ec0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf27b3806d81a4489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf984f0ca078e4cc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e8fb4acafd46fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91477ad161a74ec0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybersecurity Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...544 lines deleted...]
-          <x:t>35,156</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,824</x:t>
-[...85 lines deleted...]
-          <x:t>36,039</x:t>
+          <x:t>35,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>