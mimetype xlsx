--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R682013769c0047f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8aa95078e464e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91477ad161a74ec0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7ddfb29c9c94f73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e8fb4acafd46fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91477ad161a74ec0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf55d91e9bbd4d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7ddfb29c9c94f73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybersecurity Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>