--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8aa95078e464e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61c113cfe7e64a40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7ddfb29c9c94f73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce96825e871745b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf55d91e9bbd4d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7ddfb29c9c94f73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R954a2d716b654f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce96825e871745b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybersecurity Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,818</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,277</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>