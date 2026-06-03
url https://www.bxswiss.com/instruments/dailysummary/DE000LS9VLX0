--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61c113cfe7e64a40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c16607a49647ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce96825e871745b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35e312e07d1d4c34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R954a2d716b654f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce96825e871745b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2718d8c7a90d4031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35e312e07d1d4c34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybersecurity Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>