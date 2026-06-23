--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c16607a49647ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d72512658ca45bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35e312e07d1d4c34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79e08ea9d33e478f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2718d8c7a90d4031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35e312e07d1d4c34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0937e48172b464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79e08ea9d33e478f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybersecurity Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,213</x:t>
@@ -710,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>