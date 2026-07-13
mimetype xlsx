--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d72512658ca45bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce2327f60e3343b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79e08ea9d33e478f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra72c3a59e52b4a7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0937e48172b464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79e08ea9d33e478f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R837d548bac084240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra72c3a59e52b4a7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybersecurity Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>