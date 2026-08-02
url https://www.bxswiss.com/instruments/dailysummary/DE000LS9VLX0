--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce2327f60e3343b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R315637e2dc2c4379" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra72c3a59e52b4a7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d614302109b45cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R837d548bac084240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra72c3a59e52b4a7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R408b4f7ccd434a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d614302109b45cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybersecurity Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>38,980</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,131</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>41,123</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>