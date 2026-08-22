--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R315637e2dc2c4379" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e8e451691da491f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d614302109b45cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce4ff49966884337"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R408b4f7ccd434a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d614302109b45cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85dbe010885f4824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce4ff49966884337" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Cybersecurity Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>