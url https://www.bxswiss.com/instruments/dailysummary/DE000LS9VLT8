--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0aeb962c4724aaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R641c1a73b8d240a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36b6faf38a92419d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2683367645fd436c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72315411b48f4eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36b6faf38a92419d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09f85383ee77496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2683367645fd436c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Wasserstoff Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>