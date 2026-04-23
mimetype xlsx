--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R641c1a73b8d240a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R279d9bc2fc03499a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2683367645fd436c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16d12408e64f41a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09f85383ee77496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2683367645fd436c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R130393b0f1674320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16d12408e64f41a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Wasserstoff Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>