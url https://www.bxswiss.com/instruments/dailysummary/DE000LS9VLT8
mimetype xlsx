--- v5 (2026-04-23)
+++ v6 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R279d9bc2fc03499a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05322aed9b3c494f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16d12408e64f41a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R350bcaa7e3134982"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R130393b0f1674320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16d12408e64f41a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13c8158455744b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R350bcaa7e3134982" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Wasserstoff Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>51,106</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>