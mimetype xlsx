--- v6 (2026-06-09)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05322aed9b3c494f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21d627121dbb4487" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R350bcaa7e3134982"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3da1758b04f4cd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13c8158455744b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R350bcaa7e3134982" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12213a251d57471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3da1758b04f4cd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Wasserstoff Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,104 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +656,139 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>