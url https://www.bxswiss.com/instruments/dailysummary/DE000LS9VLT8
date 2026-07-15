--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21d627121dbb4487" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6184c005311e4352" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3da1758b04f4cd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cdbfd4fec02469f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12213a251d57471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3da1758b04f4cd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc911002726264bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cdbfd4fec02469f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Wasserstoff Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>55,793</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>