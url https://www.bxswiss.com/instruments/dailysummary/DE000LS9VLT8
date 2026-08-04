--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6184c005311e4352" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ffdd5cc7ee41ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cdbfd4fec02469f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3b6a284173c481d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc911002726264bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cdbfd4fec02469f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cbf7141f6e04d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3b6a284173c481d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Wasserstoff Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>57,499</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,421</x:t>
-[...489 lines deleted...]
-        <x:is>
           <x:t>56,795</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>56,681</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>