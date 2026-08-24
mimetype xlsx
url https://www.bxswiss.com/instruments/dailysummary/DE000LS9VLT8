--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ffdd5cc7ee41ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd109a2afb0864e19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3b6a284173c481d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbafd76202adb4b99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cbf7141f6e04d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3b6a284173c481d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R941c863e41144791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbafd76202adb4b99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Wasserstoff Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>57,385</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,077</x:t>
-[...458 lines deleted...]
-          <x:t>59,517</x:t>
+          <x:t>57,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>