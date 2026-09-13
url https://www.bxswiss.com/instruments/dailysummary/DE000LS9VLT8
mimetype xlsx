--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd109a2afb0864e19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec1d6102001248a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbafd76202adb4b99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d8a074559fd4e1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R941c863e41144791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbafd76202adb4b99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21998d9954cd4931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d8a074559fd4e1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Wasserstoff Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>55,128</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,198</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>57,156</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>