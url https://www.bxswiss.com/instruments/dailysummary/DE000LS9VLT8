--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec1d6102001248a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb997a8a3bccb49e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d8a074559fd4e1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc50344018c494d6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21998d9954cd4931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d8a074559fd4e1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dff35a3ae0845e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc50344018c494d6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Wasserstoff Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>