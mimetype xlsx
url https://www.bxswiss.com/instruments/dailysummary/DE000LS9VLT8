--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb997a8a3bccb49e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23ab288300b44ee8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc50344018c494d6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R936a1bf2f94142ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dff35a3ae0845e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc50344018c494d6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89d4b3c14ec048d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R936a1bf2f94142ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Wasserstoff Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>