--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6d9f7b87b0e4b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf422fd986ea247db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R524c9139733148c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a5762993665429b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22b5d5de97b04167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R524c9139733148c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f7d351778464d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a5762993665429b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUTURE DISRUPTORS 2035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>