--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf422fd986ea247db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bc08291a6e34093" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a5762993665429b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1428d15ca0ff4775"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f7d351778464d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a5762993665429b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30a188dd7cea49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1428d15ca0ff4775" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUTURE DISRUPTORS 2035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>