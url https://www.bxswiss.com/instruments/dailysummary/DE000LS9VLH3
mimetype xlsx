--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bc08291a6e34093" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43bdd4211ec545ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1428d15ca0ff4775"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R756a15d57f3d4b42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30a188dd7cea49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1428d15ca0ff4775" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra02f7d6b54424bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R756a15d57f3d4b42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUTURE DISRUPTORS 2035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>