--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43bdd4211ec545ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9318c939be34f71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R756a15d57f3d4b42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R973ada493af14b97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra02f7d6b54424bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R756a15d57f3d4b42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb050585106e5492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R973ada493af14b97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUTURE DISRUPTORS 2035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>