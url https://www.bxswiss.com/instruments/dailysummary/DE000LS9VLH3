--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9318c939be34f71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08540f3f930549ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R973ada493af14b97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97b1164ad8dc469f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb050585106e5492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R973ada493af14b97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2d81c7573c444d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97b1164ad8dc469f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUTURE DISRUPTORS 2035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>