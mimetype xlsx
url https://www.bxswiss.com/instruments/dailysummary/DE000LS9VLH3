--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08540f3f930549ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d6f2a2472146ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97b1164ad8dc469f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd492bd99b13f4d8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2d81c7573c444d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97b1164ad8dc469f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc412c4cde6f4a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd492bd99b13f4d8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUTURE DISRUPTORS 2035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>