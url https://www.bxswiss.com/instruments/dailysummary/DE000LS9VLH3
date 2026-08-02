--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d6f2a2472146ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0965c636b374388" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd492bd99b13f4d8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R949385a4abf24d3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc412c4cde6f4a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd492bd99b13f4d8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07eb288fd6af43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R949385a4abf24d3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUTURE DISRUPTORS 2035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>