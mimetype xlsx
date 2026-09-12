--- v10 (2026-08-02)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0965c636b374388" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R769d7d90fa654b0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R949385a4abf24d3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63f5caea5a4d4437"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07eb288fd6af43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R949385a4abf24d3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b0534e857394a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63f5caea5a4d4437" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUTURE DISRUPTORS 2035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>120,251</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>