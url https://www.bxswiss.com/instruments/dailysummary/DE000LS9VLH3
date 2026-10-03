--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R769d7d90fa654b0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cb3eeb0d5af4b8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63f5caea5a4d4437"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raabb43e1fc764f04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b0534e857394a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63f5caea5a4d4437" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3bec52dc82742f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raabb43e1fc764f04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUTURE DISRUPTORS 2035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>