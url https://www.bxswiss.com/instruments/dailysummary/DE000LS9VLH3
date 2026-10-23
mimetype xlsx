--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cb3eeb0d5af4b8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R261b0680a890495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raabb43e1fc764f04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d10ec4cf80479d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3bec52dc82742f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raabb43e1fc764f04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3887901f9b54869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d10ec4cf80479d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUTURE DISRUPTORS 2035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VLH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>