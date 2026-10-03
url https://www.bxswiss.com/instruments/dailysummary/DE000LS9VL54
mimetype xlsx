--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb5d291abbdb47ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e1d21e678cf4fd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69c13e7ee0eb408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aee0ebafd7a4b52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98db069e3c614c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69c13e7ee0eb408a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4f0c3ec361847c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aee0ebafd7a4b52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technikunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>