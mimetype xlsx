--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e1d21e678cf4fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7b932ab56cc4040" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aee0ebafd7a4b52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ed6c465e03f4adf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4f0c3ec361847c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aee0ebafd7a4b52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf532d957db1452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ed6c465e03f4adf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technikunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>