--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re39806a7266c447d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e48da4443174eaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01ff47e371c849b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f973c0ad8e34014"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda05b33389ae4230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01ff47e371c849b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e4ae2d986e4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f973c0ad8e34014" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technikunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>108,947</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>