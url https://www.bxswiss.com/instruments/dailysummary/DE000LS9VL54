--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e48da4443174eaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc84af37b2dae41d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f973c0ad8e34014"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7453010b3134b35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e4ae2d986e4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f973c0ad8e34014" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ae5927f07ff4845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7453010b3134b35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technikunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>