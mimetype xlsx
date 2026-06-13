--- v5 (2026-04-25)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc84af37b2dae41d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6cae2c0a1b24257" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7453010b3134b35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93989eecdd774d05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ae5927f07ff4845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7453010b3134b35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c9f64123374d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93989eecdd774d05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technikunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>120,473</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>