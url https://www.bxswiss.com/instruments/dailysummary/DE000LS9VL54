--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6cae2c0a1b24257" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf57d8eecbd2450d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93989eecdd774d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R520cd71bafb6485b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c9f64123374d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93989eecdd774d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9414975e9a394433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R520cd71bafb6485b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technikunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...608 lines deleted...]
-          <x:t>124,044</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>