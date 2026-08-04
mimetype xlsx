--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf57d8eecbd2450d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra726583a6f8e4ec0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R520cd71bafb6485b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf83d57533d7f4f44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9414975e9a394433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R520cd71bafb6485b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f9f7ae5f2e545c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf83d57533d7f4f44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technikunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>