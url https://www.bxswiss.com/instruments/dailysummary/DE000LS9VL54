--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra726583a6f8e4ec0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2572bed5662b4327" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf83d57533d7f4f44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f62a983d8d84eb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f9f7ae5f2e545c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf83d57533d7f4f44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R173292e28c604949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f62a983d8d84eb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technikunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>