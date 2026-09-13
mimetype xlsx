--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2572bed5662b4327" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb5d291abbdb47ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f62a983d8d84eb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69c13e7ee0eb408a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R173292e28c604949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f62a983d8d84eb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98db069e3c614c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69c13e7ee0eb408a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Technikunternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>