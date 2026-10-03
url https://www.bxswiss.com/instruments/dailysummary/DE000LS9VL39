--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde5fe08f5c5f487b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f9a55ba3fe243e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d0e6b9d26540bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60d40c5b9cc7405c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb84268a0c53b4da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d0e6b9d26540bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfde9ffb193f44ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60d40c5b9cc7405c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,036</x:t>
+          <x:t>40,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,979</x:t>
-[...485 lines deleted...]
-          <x:t>41,241</x:t>
+          <x:t>40,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>