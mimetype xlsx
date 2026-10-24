--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f9a55ba3fe243e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5256fa6ecbd74408" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60d40c5b9cc7405c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd9e03a426034bb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfde9ffb193f44ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60d40c5b9cc7405c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raac6b4453c304907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd9e03a426034bb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>40,383</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,516</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>40,584</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,360</x:t>
-[...328 lines deleted...]
-          <x:t>40,380</x:t>
+          <x:t>40,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>