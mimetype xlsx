--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e8a42fd8e574f1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra096c527dd2f4bb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7682f68eb6c4caf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb7931a7cd8d4893"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5e4588527dd4532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7682f68eb6c4caf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R554d4712b8d94846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb7931a7cd8d4893" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>31,759</x:t>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,393</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,895</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>