--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra096c527dd2f4bb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90fcd0f5900a4e0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb7931a7cd8d4893"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c8534fddb9e45bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R554d4712b8d94846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb7931a7cd8d4893" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36befdf4bc7544b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c8534fddb9e45bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>