--- v5 (2026-04-25)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90fcd0f5900a4e0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R587f2237b3064d48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c8534fddb9e45bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc578fd2a728f444c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36befdf4bc7544b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c8534fddb9e45bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4f1d5195f044ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc578fd2a728f444c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>