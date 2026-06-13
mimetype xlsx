--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R587f2237b3064d48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d030b9721646a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc578fd2a728f444c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66e6e07c487d4a59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4f1d5195f044ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc578fd2a728f444c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R966a7e55617a4efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66e6e07c487d4a59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...431 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,468</x:t>
-[...124 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>34,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>