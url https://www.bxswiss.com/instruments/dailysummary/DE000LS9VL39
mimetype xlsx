--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5d030b9721646a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23f51de6a3464307" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66e6e07c487d4a59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7140b414fcce41d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R966a7e55617a4efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66e6e07c487d4a59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cbfd2b4443f4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7140b414fcce41d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...539 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,818</x:t>
-[...63 lines deleted...]
-          <x:t>39,250</x:t>
+          <x:t>39,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>