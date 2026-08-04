--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23f51de6a3464307" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a3f31919c124241" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7140b414fcce41d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40ccac83db08486a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cbfd2b4443f4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7140b414fcce41d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf04db552bad44472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40ccac83db08486a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>39,722</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,657</x:t>
-[...447 lines deleted...]
-        <x:is>
           <x:t>39,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,472</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>