--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a3f31919c124241" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eec685f946d40de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40ccac83db08486a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R670baf7429e34eea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf04db552bad44472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40ccac83db08486a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6234c8f4f442e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R670baf7429e34eea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>39,392</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,309</x:t>
-[...6 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>37,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>