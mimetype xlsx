--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eec685f946d40de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde5fe08f5c5f487b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R670baf7429e34eea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d0e6b9d26540bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6234c8f4f442e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R670baf7429e34eea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb84268a0c53b4da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d0e6b9d26540bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Modern Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>41,472</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,464</x:t>
-[...253 lines deleted...]
-        <x:is>
           <x:t>41,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,036</x:t>
-[...90 lines deleted...]
-          <x:t>40,130</x:t>
+          <x:t>40,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>