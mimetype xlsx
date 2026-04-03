--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R772429cde71a4d10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8b2ea83ce914115" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48541899d24a45f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11391439f46e4a55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R102e8e7fe0b0489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48541899d24a45f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0861ab4558449dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11391439f46e4a55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented Reality Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>41,818</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,448</x:t>
-[...384 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>40,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>40,008</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>