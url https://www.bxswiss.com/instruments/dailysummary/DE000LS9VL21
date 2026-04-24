--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8b2ea83ce914115" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e1375fa25b4478" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11391439f46e4a55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re911734f8a264b24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0861ab4558449dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11391439f46e4a55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b12c78bf7b34457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re911734f8a264b24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented Reality Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>