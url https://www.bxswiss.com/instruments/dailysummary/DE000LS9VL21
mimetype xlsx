--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73e1375fa25b4478" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re11cf7934c88497c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re911734f8a264b24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0408b75454c0403c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b12c78bf7b34457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re911734f8a264b24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf55c98d3c7a4332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0408b75454c0403c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented Reality Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>