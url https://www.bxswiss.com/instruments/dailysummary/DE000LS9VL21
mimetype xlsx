--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re11cf7934c88497c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ded1f520da54726" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0408b75454c0403c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R546a2fe84cbb4a58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf55c98d3c7a4332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0408b75454c0403c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R768704f3fbc448dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R546a2fe84cbb4a58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented Reality Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>55,623</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>