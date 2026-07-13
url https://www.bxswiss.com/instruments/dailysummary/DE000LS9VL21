--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ded1f520da54726" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1745cbe649dc4820" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R546a2fe84cbb4a58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bc4b1d97edc4797"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R768704f3fbc448dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R546a2fe84cbb4a58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R813c3a4556cb4f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bc4b1d97edc4797" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented Reality Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...281 lines deleted...]
-          <x:t>55,196</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,469</x:t>
-[...247 lines deleted...]
-          <x:t>59,449</x:t>
+          <x:t>56,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>