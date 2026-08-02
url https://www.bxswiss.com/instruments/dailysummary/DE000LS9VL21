--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1745cbe649dc4820" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a0803a7ac942f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bc4b1d97edc4797"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b975c95624431a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R813c3a4556cb4f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bc4b1d97edc4797" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac197a2cf3944b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b975c95624431a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented Reality Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>