--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a0803a7ac942f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b3dd2cc7b874c83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b975c95624431a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3da1ad6fbd544c23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac197a2cf3944b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b975c95624431a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e083283eadd4740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3da1ad6fbd544c23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented Reality Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>