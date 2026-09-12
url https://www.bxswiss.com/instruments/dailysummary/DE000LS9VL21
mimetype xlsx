--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b3dd2cc7b874c83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbce1ddfb87c24bf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3da1ad6fbd544c23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb621778d7a714488"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e083283eadd4740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3da1ad6fbd544c23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R083e4e96bbad4ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb621778d7a714488" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented Reality Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>43,210</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,235</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>10.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,929</x:t>
-[...252 lines deleted...]
-          <x:t>45,739</x:t>
+          <x:t>45,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>