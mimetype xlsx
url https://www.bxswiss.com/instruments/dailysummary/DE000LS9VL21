--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbce1ddfb87c24bf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d14b8a2a8454bdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb621778d7a714488"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce4da67894d3489b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R083e4e96bbad4ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb621778d7a714488" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra612916d40514aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce4da67894d3489b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented Reality Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>