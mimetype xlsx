--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d14b8a2a8454bdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a493777dab04836" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce4da67894d3489b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2de304cba8a5409b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra612916d40514aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce4da67894d3489b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30ebfa92ce5d4494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2de304cba8a5409b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Augmented Reality Innovators</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>49,308</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,824</x:t>
-[...463 lines deleted...]
-          <x:t>49,437</x:t>
+          <x:t>50,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>