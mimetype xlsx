--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d6a645e65c44a2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f6c5d4a844d4ccd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R705ade6474a94490"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec57f88cda6e4b8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra47f3a0e7bff4194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R705ade6474a94490" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b9a6155eff4436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec57f88cda6e4b8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Herzhaft innovative Kardiologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>