--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f6c5d4a844d4ccd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f0ffa6688334659" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec57f88cda6e4b8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R982ddc227e2a4a70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b9a6155eff4436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec57f88cda6e4b8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfda118cba15a4390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R982ddc227e2a4a70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Herzhaft innovative Kardiologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>