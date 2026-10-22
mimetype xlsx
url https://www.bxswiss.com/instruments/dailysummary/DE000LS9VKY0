--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f0ffa6688334659" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd280123e1a54baa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R982ddc227e2a4a70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5d016c8d739466c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfda118cba15a4390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R982ddc227e2a4a70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc143e8474ac4dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5d016c8d739466c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Herzhaft innovative Kardiologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>