--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f92bc8aa5464f69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04bd266444014757" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30638f1b7877440b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d1df15e5da04246"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bdd0994f63c4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30638f1b7877440b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1169a2e784d747f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d1df15e5da04246" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Herzhaft innovative Kardiologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>