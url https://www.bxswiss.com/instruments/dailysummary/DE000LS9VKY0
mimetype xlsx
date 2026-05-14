--- v5 (2026-04-03)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04bd266444014757" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4c7a61c5e684977" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d1df15e5da04246"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5c05d3e0e034408"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1169a2e784d747f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d1df15e5da04246" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb465879c3554712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5c05d3e0e034408" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Herzhaft innovative Kardiologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...640 lines deleted...]
-          <x:t>122,521</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>