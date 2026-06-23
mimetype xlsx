--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4c7a61c5e684977" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31a10477a3b4a60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5c05d3e0e034408"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce4d763573214222"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb465879c3554712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5c05d3e0e034408" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39595cfcc4df4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce4d763573214222" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Herzhaft innovative Kardiologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>134,779</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>