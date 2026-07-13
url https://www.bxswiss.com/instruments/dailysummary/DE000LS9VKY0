--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31a10477a3b4a60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d7b4586700c4b76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce4d763573214222"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b458282dd0b4f1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39595cfcc4df4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce4d763573214222" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8881ef636a24984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b458282dd0b4f1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Herzhaft innovative Kardiologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>