--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d7b4586700c4b76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fdabc06267747d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b458282dd0b4f1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d110302bc174c86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8881ef636a24984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b458282dd0b4f1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e93fc5612764cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d110302bc174c86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Herzhaft innovative Kardiologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>