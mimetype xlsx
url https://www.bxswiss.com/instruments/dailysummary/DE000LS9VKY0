--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fdabc06267747d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d6a645e65c44a2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d110302bc174c86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R705ade6474a94490"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e93fc5612764cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d110302bc174c86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra47f3a0e7bff4194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R705ade6474a94490" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Herzhaft innovative Kardiologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>