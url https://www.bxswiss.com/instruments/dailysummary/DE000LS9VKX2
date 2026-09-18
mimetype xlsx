--- v9 (2026-08-29)
+++ v10 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a5bf581df6d450d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6f448900ee34568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Read997c8fb83422f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51affa713e584404"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R075023b128ed40c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Read997c8fb83422f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd892116a46b04bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51affa713e584404" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Income Select - Ex US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>