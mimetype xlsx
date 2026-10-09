--- v10 (2026-09-18)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6f448900ee34568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff968cfd53f74c53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51affa713e584404"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R642d38f752274e29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd892116a46b04bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51affa713e584404" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7365d83b38074c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R642d38f752274e29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Income Select - Ex US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,666</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>