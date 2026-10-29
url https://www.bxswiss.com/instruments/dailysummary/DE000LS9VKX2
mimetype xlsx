--- v11 (2026-10-09)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff968cfd53f74c53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf11f7aa54e8548c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R642d38f752274e29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1356ea8be5664dbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7365d83b38074c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R642d38f752274e29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d7044edc7ec4e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1356ea8be5664dbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Income Select - Ex US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...333 lines deleted...]
-          <x:t>159,406</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,173</x:t>
-[...296 lines deleted...]
-          <x:t>157,386</x:t>
+          <x:t>157,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>