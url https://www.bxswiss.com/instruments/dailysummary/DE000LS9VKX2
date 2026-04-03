--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963ea7543259453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb98ea809338b4a62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ce3eec7a01a4e1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5777ecbc1dbd454d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redd3c8e0c9954344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ce3eec7a01a4e1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82fa864857664f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5777ecbc1dbd454d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Income Select - Ex US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>