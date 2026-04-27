--- v3 (2026-04-03)
+++ v4 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb98ea809338b4a62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f9a2ad0972e4d58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5777ecbc1dbd454d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26c28e1c10434c1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82fa864857664f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5777ecbc1dbd454d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0c9308840fc489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26c28e1c10434c1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Income Select - Ex US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>