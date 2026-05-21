--- v4 (2026-04-27)
+++ v5 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f9a2ad0972e4d58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85e764f5859641bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26c28e1c10434c1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R629d6a0ea2bc45a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0c9308840fc489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26c28e1c10434c1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dfaa26cc4e14878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R629d6a0ea2bc45a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Income Select - Ex US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>