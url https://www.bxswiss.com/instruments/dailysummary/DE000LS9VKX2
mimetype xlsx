--- v5 (2026-05-21)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85e764f5859641bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16cbc79927c747af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R629d6a0ea2bc45a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44c20362b75043b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dfaa26cc4e14878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R629d6a0ea2bc45a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3192a0a5dd164c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44c20362b75043b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Income Select - Ex US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>