--- v6 (2026-06-10)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16cbc79927c747af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72e07c4cbc6940e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44c20362b75043b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aaf1cbe7d2047b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3192a0a5dd164c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44c20362b75043b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf582ea5dbde64695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aaf1cbe7d2047b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Income Select - Ex US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>