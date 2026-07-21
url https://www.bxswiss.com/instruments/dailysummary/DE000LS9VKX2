--- v7 (2026-06-30)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72e07c4cbc6940e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5fc9993d61c4960" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aaf1cbe7d2047b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65c6b21befca44ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf582ea5dbde64695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aaf1cbe7d2047b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd37dd0a4c83a420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65c6b21befca44ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Income Select - Ex US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>