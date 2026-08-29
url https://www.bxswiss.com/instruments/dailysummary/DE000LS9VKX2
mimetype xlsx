--- v8 (2026-07-21)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5fc9993d61c4960" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a5bf581df6d450d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65c6b21befca44ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Read997c8fb83422f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd37dd0a4c83a420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65c6b21befca44ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R075023b128ed40c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Read997c8fb83422f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Income Select - Ex US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>145,267</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>