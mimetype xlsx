--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39c9c5621f9e46e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03f30d15b0a24825" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e1f38c75f804b32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94faf5dee8b3470e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9221b4726f34c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e1f38c75f804b32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R816f6a778f53436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94faf5dee8b3470e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Governance Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...301 lines deleted...]
-          <x:t>83,168</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,643</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>81,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,445</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>