--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03f30d15b0a24825" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R960e0fd4f1c74338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94faf5dee8b3470e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R213ca72472154890"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R816f6a778f53436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94faf5dee8b3470e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd508d8acfd5c48f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R213ca72472154890" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Governance Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>