--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R960e0fd4f1c74338" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24553c2073d94c32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R213ca72472154890"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6070afe6c5ce40b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd508d8acfd5c48f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R213ca72472154890" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbd9d1c833d94a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6070afe6c5ce40b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Governance Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>