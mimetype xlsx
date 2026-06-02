--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24553c2073d94c32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f83b2b942cd4e14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6070afe6c5ce40b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd7077c4c2a4ede"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbd9d1c833d94a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6070afe6c5ce40b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f7d392ab2684a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd7077c4c2a4ede" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Governance Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>