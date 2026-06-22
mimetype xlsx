--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f83b2b942cd4e14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc9cad6f1d524bb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd7077c4c2a4ede"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5a64210862342d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f7d392ab2684a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd7077c4c2a4ede" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree81edaa9f9a43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5a64210862342d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Governance Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>91,380</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,963</x:t>
-[...124 lines deleted...]
-          <x:t>92,238</x:t>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,080</x:t>
-[...58 lines deleted...]
-          <x:t>94,258</x:t>
+          <x:t>93,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>