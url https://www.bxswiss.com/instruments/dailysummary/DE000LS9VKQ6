--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc9cad6f1d524bb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc187d27f5db34bec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5a64210862342d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06fff26a3c684ce8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree81edaa9f9a43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5a64210862342d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8634b49b2f8417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06fff26a3c684ce8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Governance Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>92,238</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,080</x:t>
-[...205 lines deleted...]
-          <x:t>92,982</x:t>
+          <x:t>93,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,778</x:t>
-[...220 lines deleted...]
-          <x:t>94,392</x:t>
+          <x:t>94,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>