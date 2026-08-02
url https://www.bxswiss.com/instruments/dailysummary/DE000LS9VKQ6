--- v10 (2026-07-12)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc187d27f5db34bec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra156123cbb9a4c51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06fff26a3c684ce8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ba2d1b8618741d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8634b49b2f8417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06fff26a3c684ce8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34dc997b477a4e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ba2d1b8618741d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Governance Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>93,757</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,581</x:t>
-[...92 lines deleted...]
-          <x:t>92,953</x:t>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,407</x:t>
-[...328 lines deleted...]
-          <x:t>93,937</x:t>
+          <x:t>91,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>