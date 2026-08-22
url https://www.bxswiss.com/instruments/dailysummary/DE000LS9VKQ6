--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra156123cbb9a4c51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0774ab2d95b04e57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ba2d1b8618741d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34055782c2bf4d07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34dc997b477a4e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ba2d1b8618741d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2da82d1a55734bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34055782c2bf4d07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Governance Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>