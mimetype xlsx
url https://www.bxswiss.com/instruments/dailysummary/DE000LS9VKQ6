--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0774ab2d95b04e57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40da05f1d52e44c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34055782c2bf4d07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fa9e058d7504285"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2da82d1a55734bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34055782c2bf4d07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b98b23240f40bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fa9e058d7504285" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Governance Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,084</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>98,281</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>