--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40da05f1d52e44c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55e2ea010d224447" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fa9e058d7504285"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfa23db4b1d7438b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b98b23240f40bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fa9e058d7504285" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc78f5b1d80cf40f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfa23db4b1d7438b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Governance Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>