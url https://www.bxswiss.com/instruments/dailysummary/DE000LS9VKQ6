--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55e2ea010d224447" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41591e2173764951" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfa23db4b1d7438b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R722ba00bbca24e41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc78f5b1d80cf40f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfa23db4b1d7438b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52453069cd5f4788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R722ba00bbca24e41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Governance Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>95,533</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,009</x:t>
-[...409 lines deleted...]
-          <x:t>97,478</x:t>
+          <x:t>96,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>