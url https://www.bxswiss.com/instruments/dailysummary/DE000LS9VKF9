--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bdc892a777f4489" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R476e585a77c54b6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e2f92598ae24f0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d65ec844189461b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R744d23f20a584e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e2f92598ae24f0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c9195f313fe4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d65ec844189461b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MI Focused Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>120,336</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,243</x:t>
-[...232 lines deleted...]
-          <x:t>123,171</x:t>
+          <x:t>120,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,377</x:t>
-[...139 lines deleted...]
-          <x:t>121,493</x:t>
+          <x:t>123,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>