--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R476e585a77c54b6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88d2e701c5dc4c33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d65ec844189461b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f2fb268f0a14fd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c9195f313fe4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d65ec844189461b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R596961471b1642e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f2fb268f0a14fd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MI Focused Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>123,171</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,377</x:t>
-[...452 lines deleted...]
-        <x:is>
           <x:t>123,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,324</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>