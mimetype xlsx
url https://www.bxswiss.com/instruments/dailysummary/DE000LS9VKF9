--- v2 (2026-02-21)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2f56d4e2ce94619" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re17ac0859fa84982" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfab15c680ea64e3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R848bc9b3f5f7485f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e5b4428923e44d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfab15c680ea64e3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7365f60d4e924810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R848bc9b3f5f7485f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MI Focused Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>108,502</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>