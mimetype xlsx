--- v3 (2026-04-04)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re17ac0859fa84982" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb972d34d8d34d48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R848bc9b3f5f7485f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cacf700287a4277"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7365f60d4e924810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R848bc9b3f5f7485f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d3e796d6fe349d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cacf700287a4277" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MI Focused Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>