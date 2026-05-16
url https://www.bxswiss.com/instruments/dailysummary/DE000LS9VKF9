--- v4 (2026-04-25)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb972d34d8d34d48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe4c4b13c574cd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cacf700287a4277"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccfb8382adef4d4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d3e796d6fe349d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cacf700287a4277" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racb91ada05124ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccfb8382adef4d4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MI Focused Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>