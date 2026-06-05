--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe4c4b13c574cd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3087c7cfc1d44cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccfb8382adef4d4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1edaf694d98346a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racb91ada05124ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccfb8382adef4d4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35fe261f8f92411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1edaf694d98346a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MI Focused Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>