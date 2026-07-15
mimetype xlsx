--- v6 (2026-06-05)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3087c7cfc1d44cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fbb2c960aca477f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1edaf694d98346a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra77801b97da24421"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35fe261f8f92411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1edaf694d98346a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R728f444200344940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra77801b97da24421" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MI Focused Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>113,707</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>