--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fbb2c960aca477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96ce19984b7a4078" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra77801b97da24421"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c52876dcbb4f62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R728f444200344940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra77801b97da24421" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2281ccf4d25444c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c52876dcbb4f62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MI Focused Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>