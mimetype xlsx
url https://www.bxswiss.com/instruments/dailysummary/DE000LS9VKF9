--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96ce19984b7a4078" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6a879bed2fd48ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c52876dcbb4f62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91796cd21bf640ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2281ccf4d25444c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c52876dcbb4f62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R051ebc22770d4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91796cd21bf640ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MI Focused Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>