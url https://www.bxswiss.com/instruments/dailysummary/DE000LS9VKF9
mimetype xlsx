--- v9 (2026-08-24)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6a879bed2fd48ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bdc892a777f4489" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91796cd21bf640ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e2f92598ae24f0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R051ebc22770d4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91796cd21bf640ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R744d23f20a584e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e2f92598ae24f0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MI Focused Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VKF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>120,826</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,464</x:t>
-[...16 lines deleted...]
-          <x:t>121,584</x:t>
+          <x:t>121,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,479</x:t>
-[...286 lines deleted...]
-          <x:t>120,336</x:t>
+          <x:t>121,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,243</x:t>
-[...4 lines deleted...]
-          <x:t>121,489</x:t>
+          <x:t>120,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>