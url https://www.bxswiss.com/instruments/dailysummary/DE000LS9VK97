--- v11 (2026-09-04)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d823eca3ecb4352" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32faba7b3bf04096" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R254296d70f9b49ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree063a898ab645c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R249b6bdbbada4d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R254296d70f9b49ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb01d43a0344b4274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree063a898ab645c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A.S. SWITCHING BALANCE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>