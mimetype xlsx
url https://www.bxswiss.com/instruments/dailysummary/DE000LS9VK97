--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32faba7b3bf04096" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b0e07741c8c4ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree063a898ab645c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eece14cac01481f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb01d43a0344b4274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree063a898ab645c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re13fe43df34d44de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eece14cac01481f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A.S. SWITCHING BALANCE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>