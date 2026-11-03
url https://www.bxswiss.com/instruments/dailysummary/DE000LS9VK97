--- v13 (2026-10-14)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b0e07741c8c4ceb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a613bd1dc2e4d36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eece14cac01481f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd472c5cec194fe3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re13fe43df34d44de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eece14cac01481f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R441472092d58466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd472c5cec194fe3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A.S. SWITCHING BALANCE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>