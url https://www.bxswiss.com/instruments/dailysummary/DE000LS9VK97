--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1fa3b57a513418f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b047dbd74194f94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf053981adb574bf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R718cf6e737774434"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f6710240a0f478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf053981adb574bf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66e835f1095d412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R718cf6e737774434" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A.S. SWITCHING BALANCE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>102,531</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,932</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>102,192</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>