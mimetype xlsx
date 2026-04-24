--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b047dbd74194f94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506d4f77fcc0406b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R718cf6e737774434"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0699fa74f3e4d47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66e835f1095d412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R718cf6e737774434" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45585953ba384e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0699fa74f3e4d47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A.S. SWITCHING BALANCE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>