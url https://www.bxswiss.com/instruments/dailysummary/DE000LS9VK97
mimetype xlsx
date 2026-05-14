--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506d4f77fcc0406b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9adae865b3154eb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0699fa74f3e4d47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71a822b18fa4486a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45585953ba384e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0699fa74f3e4d47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R354139f5075a4141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71a822b18fa4486a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A.S. SWITCHING BALANCE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>102,072</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,720</x:t>
-[...489 lines deleted...]
-        <x:is>
           <x:t>106,053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>