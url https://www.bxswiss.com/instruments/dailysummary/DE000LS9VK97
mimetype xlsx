--- v7 (2026-05-14)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9adae865b3154eb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29342d6a8ff2407c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71a822b18fa4486a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8db07232ee646cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R354139f5075a4141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71a822b18fa4486a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7050218e40e549f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8db07232ee646cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A.S. SWITCHING BALANCE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>108,109</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>