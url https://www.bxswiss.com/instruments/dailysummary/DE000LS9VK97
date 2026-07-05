--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29342d6a8ff2407c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79de39738a6b4383" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8db07232ee646cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdc3ff1b9e284f11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7050218e40e549f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8db07232ee646cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ed7a2a5030e40fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdc3ff1b9e284f11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A.S. SWITCHING BALANCE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...43 lines deleted...]
-          <x:t>111,000</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,004</x:t>
-[...318 lines deleted...]
-          <x:t>108,403</x:t>
+          <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>107,378</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>