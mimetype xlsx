--- v9 (2026-07-05)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79de39738a6b4383" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d85da7a4af34b47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdc3ff1b9e284f11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd1bbf56b1c746e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ed7a2a5030e40fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdc3ff1b9e284f11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf826e037924b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd1bbf56b1c746e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A.S. SWITCHING BALANCE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>111,112</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>