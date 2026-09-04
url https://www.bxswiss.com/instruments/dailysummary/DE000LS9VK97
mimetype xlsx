--- v10 (2026-08-14)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d85da7a4af34b47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d823eca3ecb4352" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd1bbf56b1c746e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R254296d70f9b49ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf826e037924b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd1bbf56b1c746e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R249b6bdbbada4d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R254296d70f9b49ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>A.S. SWITCHING BALANCE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>114,661</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,147</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>124,751</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>