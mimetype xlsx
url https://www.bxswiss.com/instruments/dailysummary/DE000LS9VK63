--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R347481f540ec4db8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9d70297812144a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c7dacabc4c4338"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R378e55c3547644b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb236bf61771f41f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c7dacabc4c4338" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8155b63b45524324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R378e55c3547644b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die 80er-Jahre Generation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>