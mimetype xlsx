--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9d70297812144a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd326eb8634240ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R378e55c3547644b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eed6bbafa554a29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8155b63b45524324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R378e55c3547644b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbb70ef1193a4821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eed6bbafa554a29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die 80er-Jahre Generation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>89,717</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,211</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,817</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>