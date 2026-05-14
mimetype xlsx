--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd326eb8634240ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree2e1c477e4842f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eed6bbafa554a29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R566a51685dc8473d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbb70ef1193a4821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eed6bbafa554a29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46e781af951a419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R566a51685dc8473d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die 80er-Jahre Generation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>