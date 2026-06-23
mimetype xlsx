--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree2e1c477e4842f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88464ec56a96415e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R566a51685dc8473d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda2d2efae369420a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46e781af951a419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R566a51685dc8473d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R216ae1995d924685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda2d2efae369420a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die 80er-Jahre Generation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>99,864</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>