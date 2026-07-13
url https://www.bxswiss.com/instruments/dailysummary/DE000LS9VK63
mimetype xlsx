--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88464ec56a96415e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38248c625cec4cc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda2d2efae369420a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e769d38ac264550"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R216ae1995d924685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda2d2efae369420a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4ee34f9e5b843f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e769d38ac264550" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die 80er-Jahre Generation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>