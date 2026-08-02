--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38248c625cec4cc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6211d2a6d44659" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e769d38ac264550"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R284f73bb83b746c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4ee34f9e5b843f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e769d38ac264550" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2e020f8a614df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R284f73bb83b746c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die 80er-Jahre Generation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>