--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6211d2a6d44659" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra272cf4c845446ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R284f73bb83b746c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R343c7964e8cd4553"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2e020f8a614df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R284f73bb83b746c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd98a88cf5940c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R343c7964e8cd4553" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die 80er-Jahre Generation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>