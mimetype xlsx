--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra272cf4c845446ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87ee11f98754f38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R343c7964e8cd4553"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R526b23970cbf4727"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd98a88cf5940c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R343c7964e8cd4553" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cf9b689eb00425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R526b23970cbf4727" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die 80er-Jahre Generation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>116,307</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,159</x:t>
-[...274 lines deleted...]
-          <x:t>115,305</x:t>
+          <x:t>117,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>