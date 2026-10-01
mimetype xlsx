--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87ee11f98754f38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8f1096d288e48d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R526b23970cbf4727"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91039379b6604eb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cf9b689eb00425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R526b23970cbf4727" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c87436786f94c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91039379b6604eb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die 80er-Jahre Generation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>