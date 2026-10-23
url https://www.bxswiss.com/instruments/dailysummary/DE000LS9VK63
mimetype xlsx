--- v12 (2026-10-01)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8f1096d288e48d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ef22994b16b4b94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91039379b6604eb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6ea805f0e404f90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c87436786f94c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91039379b6604eb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R806c6383d61747e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6ea805f0e404f90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die 80er-Jahre Generation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>