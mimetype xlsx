--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5af24e597eab4ef9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd79a1019db534f8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cba016aa05940ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5b6f2daf0e04463"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e3423374ed443bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cba016aa05940ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87f46e7e4f8b425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5b6f2daf0e04463" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEACON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>