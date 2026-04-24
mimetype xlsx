--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd79a1019db534f8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0d9e46fa71c4f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5b6f2daf0e04463"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ed12c96ab4a41d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87f46e7e4f8b425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5b6f2daf0e04463" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63152f375a18464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ed12c96ab4a41d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEACON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,113</x:t>
-[...306 lines deleted...]
-          <x:t>112,257</x:t>
+          <x:t>110,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>