--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0d9e46fa71c4f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R112ff3d2d5494e03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ed12c96ab4a41d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f41ebe490234d1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63152f375a18464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ed12c96ab4a41d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R038d14fabf304036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f41ebe490234d1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEACON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>107,641</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,477</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>109,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,527</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>