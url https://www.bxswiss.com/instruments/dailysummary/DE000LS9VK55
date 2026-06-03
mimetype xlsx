--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R112ff3d2d5494e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b7ca4f2c084e66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f41ebe490234d1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea1090f7c57d406c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R038d14fabf304036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f41ebe490234d1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41f8a11ca87d402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea1090f7c57d406c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEACON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>