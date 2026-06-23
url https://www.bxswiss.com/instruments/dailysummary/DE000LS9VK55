--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b7ca4f2c084e66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c73fac751284f05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea1090f7c57d406c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ab9bc830d1d4e3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41f8a11ca87d402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea1090f7c57d406c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6003ff833e1458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ab9bc830d1d4e3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEACON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>