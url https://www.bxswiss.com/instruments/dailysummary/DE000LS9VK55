--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c73fac751284f05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f4d74a1a7945cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ab9bc830d1d4e3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43efebf0d4dc4e52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6003ff833e1458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ab9bc830d1d4e3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d5166c7f52f42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43efebf0d4dc4e52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEACON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>