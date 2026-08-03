--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f4d74a1a7945cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R393da35c3318456a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43efebf0d4dc4e52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf729620c5fe4d41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d5166c7f52f42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43efebf0d4dc4e52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0b8be2efa4b4b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf729620c5fe4d41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEACON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>105,223</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,685</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>105,662</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>