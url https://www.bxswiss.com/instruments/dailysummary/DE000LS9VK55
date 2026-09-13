--- v10 (2026-08-03)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R393da35c3318456a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24db166f78c14c7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf729620c5fe4d41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7190794611c142f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0b8be2efa4b4b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf729620c5fe4d41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2da122783f714bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7190794611c142f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEACON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>106,602</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>