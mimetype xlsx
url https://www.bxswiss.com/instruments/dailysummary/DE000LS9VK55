--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24db166f78c14c7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9078e1d4e6fb4634" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7190794611c142f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d83659babe14360"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2da122783f714bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7190794611c142f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cd18ab4c4f544a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d83659babe14360" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEACON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>