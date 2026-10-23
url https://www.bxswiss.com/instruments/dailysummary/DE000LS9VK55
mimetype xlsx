--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9078e1d4e6fb4634" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R024a6ef21c6542c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d83659babe14360"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cbb976ff34b4eb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cd18ab4c4f544a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d83659babe14360" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2014ccf41c724f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cbb976ff34b4eb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEACON</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK55</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>107,530</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,819</x:t>
-[...227 lines deleted...]
-          <x:t>106,839</x:t>
+          <x:t>106,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,850</x:t>
-        </x:is>
-[...332 lines deleted...]
-          <x:t>105,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>