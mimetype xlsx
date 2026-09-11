--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4248c378c3ec4e0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5ac8bfec96145de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c58c0cf6a94d0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R214218a9d1294c76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R475f5bca38cc44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c58c0cf6a94d0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f5fbf6505e34d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R214218a9d1294c76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value und Turnarounds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>