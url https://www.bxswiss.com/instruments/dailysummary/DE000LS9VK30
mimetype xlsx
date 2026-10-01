--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5ac8bfec96145de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cf2cc06750b4d20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R214218a9d1294c76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2036bfc62c64e62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f5fbf6505e34d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R214218a9d1294c76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c9b74ffa3af414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2036bfc62c64e62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value und Turnarounds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>186,356</x:t>
-[...252 lines deleted...]
-          <x:t>182,527</x:t>
+          <x:t>183,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>