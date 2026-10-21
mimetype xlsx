--- v14 (2026-10-01)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cf2cc06750b4d20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7342669875444ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2036bfc62c64e62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37355caca6544263"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c9b74ffa3af414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2036bfc62c64e62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R384b6b71aa7b4235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37355caca6544263" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value und Turnarounds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...382 lines deleted...]
-          <x:t>183,706</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>181,978</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>184,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>