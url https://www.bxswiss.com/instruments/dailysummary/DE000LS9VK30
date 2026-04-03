--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02e0df9906204e39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R833033383fbb445a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc8e7503cb454023"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11036080d55c4eff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98daf61cd48349b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc8e7503cb454023" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c4356e5631a418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11036080d55c4eff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value und Turnarounds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>