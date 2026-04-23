--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R833033383fbb445a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf42373cf29b94492" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11036080d55c4eff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a19af647eaa416e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c4356e5631a418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11036080d55c4eff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb3568bf5fc54956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a19af647eaa416e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value und Turnarounds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>