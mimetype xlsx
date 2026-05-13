--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf42373cf29b94492" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra628d3e4881d4d22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a19af647eaa416e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb33ee54999d448f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb3568bf5fc54956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a19af647eaa416e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94cca5d8b50a4ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb33ee54999d448f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value und Turnarounds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>