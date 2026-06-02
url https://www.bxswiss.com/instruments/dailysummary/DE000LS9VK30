--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra628d3e4881d4d22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c9c8563c3f042e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb33ee54999d448f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51984b6c2de149dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94cca5d8b50a4ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb33ee54999d448f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fbd48bf42374447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51984b6c2de149dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value und Turnarounds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,171</x:t>
-[...404 lines deleted...]
-          <x:t>174,962</x:t>
+          <x:t>173,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,458</x:t>
+          <x:t>174,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>