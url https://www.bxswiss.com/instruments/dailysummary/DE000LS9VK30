--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c9c8563c3f042e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca0099f8d6744e35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51984b6c2de149dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa599d2a16d140f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fbd48bf42374447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51984b6c2de149dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd7440e549b94651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa599d2a16d140f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value und Turnarounds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>