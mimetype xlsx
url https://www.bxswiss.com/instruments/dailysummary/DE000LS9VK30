--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca0099f8d6744e35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2a6d88f07ef45d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa599d2a16d140f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49c99f922fe94706"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd7440e549b94651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa599d2a16d140f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4804c885d164a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49c99f922fe94706" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value und Turnarounds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>