--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2a6d88f07ef45d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce53fb13c31c4620" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49c99f922fe94706"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb475b03a29fb4e96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4804c885d164a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49c99f922fe94706" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0c4ee7dd5094128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb475b03a29fb4e96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value und Turnarounds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>