--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce53fb13c31c4620" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4248c378c3ec4e0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb475b03a29fb4e96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c58c0cf6a94d0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0c4ee7dd5094128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb475b03a29fb4e96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R475f5bca38cc44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c58c0cf6a94d0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value und Turnarounds</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VK30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>