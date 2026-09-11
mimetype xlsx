--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb371065c86004d1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6406365b97e04f12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6679601d0bd4cf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf38daafe4ce045dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfc7bc605fd74b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6679601d0bd4cf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e31b997d9cd4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf38daafe4ce045dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieTurnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>