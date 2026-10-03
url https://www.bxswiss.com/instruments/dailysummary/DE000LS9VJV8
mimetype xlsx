--- v11 (2026-09-11)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6406365b97e04f12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra367f3fd5dc54542" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf38daafe4ce045dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R870049c6798447db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e31b997d9cd4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf38daafe4ce045dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19d1daed76004bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R870049c6798447db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieTurnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>81,638</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,905</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>80,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,181</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>