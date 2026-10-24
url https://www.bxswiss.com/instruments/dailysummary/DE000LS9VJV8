--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra367f3fd5dc54542" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be0dcac002048d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R870049c6798447db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68ab1e30e8374a4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19d1daed76004bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R870049c6798447db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89ee9405bddd4e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68ab1e30e8374a4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieTurnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>