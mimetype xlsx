--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f185c934b184a45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R606be09547ed4fec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf838c1b00b4a2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb75b42e54d4e4ac8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R037a76bbc3dc4495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf838c1b00b4a2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5be5fae51f614d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb75b42e54d4e4ac8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieTurnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>81,300</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,765</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-          <x:t>26.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,543</x:t>
-[...306 lines deleted...]
-          <x:t>80,286</x:t>
+          <x:t>81,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>