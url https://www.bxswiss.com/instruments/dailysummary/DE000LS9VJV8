--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R606be09547ed4fec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bd9a2b285db447e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb75b42e54d4e4ac8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f9769c9c4b940d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5be5fae51f614d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb75b42e54d4e4ac8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R534608875a2a44ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f9769c9c4b940d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieTurnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>