--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bd9a2b285db447e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d8637dd01f744e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f9769c9c4b940d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36a99289d4954e1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R534608875a2a44ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f9769c9c4b940d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b4dc7be18f7476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36a99289d4954e1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieTurnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>82,080</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,234</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>81,998</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,234</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,380</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>