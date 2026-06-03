--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d8637dd01f744e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bac1b91a4e1400a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36a99289d4954e1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f043337dab4547"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b4dc7be18f7476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36a99289d4954e1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb72e27c419db4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f043337dab4547" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieTurnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>82,130</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,380</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,907</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>81,935</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>