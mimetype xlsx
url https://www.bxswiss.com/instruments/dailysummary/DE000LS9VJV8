--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bac1b91a4e1400a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R067e034539cb40e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f043337dab4547"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf27e258ec7e4e5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb72e27c419db4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f043337dab4547" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75926ec2c83f44ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf27e258ec7e4e5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieTurnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>