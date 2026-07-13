--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R067e034539cb40e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R214a09dbf4794e0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf27e258ec7e4e5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e6cb7dd86ce4ea8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75926ec2c83f44ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf27e258ec7e4e5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R313b0f35d9434888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e6cb7dd86ce4ea8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieTurnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>