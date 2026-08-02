--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R214a09dbf4794e0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63b5401af95248a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e6cb7dd86ce4ea8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba974c50c9304d5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R313b0f35d9434888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e6cb7dd86ce4ea8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5a40bc4e0434056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba974c50c9304d5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieTurnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,001</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>23.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,097</x:t>
-[...16 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>82,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,720</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,796</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>