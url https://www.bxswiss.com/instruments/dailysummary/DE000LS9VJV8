--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63b5401af95248a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb371065c86004d1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba974c50c9304d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6679601d0bd4cf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5a40bc4e0434056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba974c50c9304d5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfc7bc605fd74b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6679601d0bd4cf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>StrategieTurnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>83,116</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,016</x:t>
-[...431 lines deleted...]
-          <x:t>81,737</x:t>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>