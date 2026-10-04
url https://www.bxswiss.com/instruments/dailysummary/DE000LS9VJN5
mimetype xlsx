--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf58040905fbe4c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R200a3bbc682749e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9afbcdd8f09d40b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb680997cf0c84821"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra334a357cc1b45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9afbcdd8f09d40b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1a41c0625734462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb680997cf0c84821" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Himmel Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...291 lines deleted...]
-          <x:t>129,600</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,458</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>129,885</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>