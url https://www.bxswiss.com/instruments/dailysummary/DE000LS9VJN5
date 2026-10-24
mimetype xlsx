--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R200a3bbc682749e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3309203ed1e44592" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb680997cf0c84821"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd40fb31e37f34f23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1a41c0625734462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb680997cf0c84821" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8094797fff6415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd40fb31e37f34f23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Himmel Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>