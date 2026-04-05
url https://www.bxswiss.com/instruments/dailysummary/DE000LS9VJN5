--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f5ac3a905db4b2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42b876a85f1c4cb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bccd5d93bbd484a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R555f81d316ef47da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R922457099fd14aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bccd5d93bbd484a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7dcd225e27c4d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R555f81d316ef47da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Himmel Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>