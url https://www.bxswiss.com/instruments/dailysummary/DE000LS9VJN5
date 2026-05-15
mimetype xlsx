--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42b876a85f1c4cb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03d3469fb0e94958" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R555f81d316ef47da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R750f32a41f9f4e15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7dcd225e27c4d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R555f81d316ef47da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3d2c863b2ed420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R750f32a41f9f4e15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Himmel Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>116,248</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>