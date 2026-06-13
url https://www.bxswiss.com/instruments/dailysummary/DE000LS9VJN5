--- v5 (2026-05-15)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03d3469fb0e94958" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d9bf70001cb48b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R750f32a41f9f4e15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R344cd6d8b4cf457f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3d2c863b2ed420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R750f32a41f9f4e15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra375010e87984269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R344cd6d8b4cf457f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Himmel Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,580</x:t>
-[...97 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>124,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,522</x:t>
-[...414 lines deleted...]
-          <x:t>123,647</x:t>
+          <x:t>124,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>