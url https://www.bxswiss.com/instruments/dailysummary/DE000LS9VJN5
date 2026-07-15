--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d9bf70001cb48b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b5336050f8436b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R344cd6d8b4cf457f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1449de4e6414cca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra375010e87984269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R344cd6d8b4cf457f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c30a7e2d744674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1449de4e6414cca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Himmel Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...608 lines deleted...]
-          <x:t>122,142</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>