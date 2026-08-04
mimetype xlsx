--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b5336050f8436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11982bd3259e4545" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1449de4e6414cca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3663bb5d56b44db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c30a7e2d744674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1449de4e6414cca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R363520c495364820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3663bb5d56b44db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Himmel Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>