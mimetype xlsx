--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11982bd3259e4545" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R144942218a484e0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3663bb5d56b44db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25d20d51fae04de0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R363520c495364820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3663bb5d56b44db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36a2662340fd440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25d20d51fae04de0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Himmel Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>