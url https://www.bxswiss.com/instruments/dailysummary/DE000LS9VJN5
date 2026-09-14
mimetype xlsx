--- v9 (2026-08-24)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R144942218a484e0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf58040905fbe4c1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25d20d51fae04de0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9afbcdd8f09d40b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36a2662340fd440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25d20d51fae04de0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra334a357cc1b45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9afbcdd8f09d40b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Himmel Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...387 lines deleted...]
-          <x:t>131,939</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,903</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>129,407</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>