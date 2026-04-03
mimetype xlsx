--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38e4539ab1294451" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d14e26625db47e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3cde1b66fbf4180"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdbbf18c1e1e4ae1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42445e5bc98342da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3cde1b66fbf4180" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R299460d08be44661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdbbf18c1e1e4ae1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Aktien im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,889</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>90,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,240</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>