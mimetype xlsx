--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d14e26625db47e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36de1b72c1d7481e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdbbf18c1e1e4ae1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab2c54bea6134f7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R299460d08be44661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdbbf18c1e1e4ae1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0feec8c79e24fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab2c54bea6134f7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Aktien im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>