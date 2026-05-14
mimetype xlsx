--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36de1b72c1d7481e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebc81fab2598424c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab2c54bea6134f7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44dc80444f944b10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0feec8c79e24fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab2c54bea6134f7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ee081ffb86142bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44dc80444f944b10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Aktien im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>