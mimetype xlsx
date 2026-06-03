--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebc81fab2598424c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dfbddd747c84639" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44dc80444f944b10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c4a56b469f64a13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ee081ffb86142bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44dc80444f944b10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e1cafd890144846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c4a56b469f64a13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Aktien im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>