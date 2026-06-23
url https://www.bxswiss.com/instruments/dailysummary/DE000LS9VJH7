--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dfbddd747c84639" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cae22e3154f47f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c4a56b469f64a13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff3e7d7cf5464d8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e1cafd890144846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c4a56b469f64a13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb28a86d78817443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff3e7d7cf5464d8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Aktien im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>101,344</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,337</x:t>
-[...463 lines deleted...]
-          <x:t>101,333</x:t>
+          <x:t>98,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>