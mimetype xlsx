--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cae22e3154f47f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a0b2556be3f41be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff3e7d7cf5464d8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re465a4806a9b4821"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb28a86d78817443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff3e7d7cf5464d8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb882233db49f448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re465a4806a9b4821" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Aktien im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,658</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>