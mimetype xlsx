--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a0b2556be3f41be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2286dfac35404dbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re465a4806a9b4821"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f112c25b164908"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb882233db49f448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re465a4806a9b4821" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b26420e06284fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f112c25b164908" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Aktien im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>102,664</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,308</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...425 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,991</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>