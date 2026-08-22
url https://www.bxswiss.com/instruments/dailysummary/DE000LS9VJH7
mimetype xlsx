--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2286dfac35404dbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R653dceb697e2493b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f112c25b164908"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfd45ecd05884f2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b26420e06284fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f112c25b164908" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R754d721ecd4f491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfd45ecd05884f2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Aktien im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>