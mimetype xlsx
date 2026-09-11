--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R653dceb697e2493b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38b6bbe62fb4f8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfd45ecd05884f2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8fd4eb0ccf3479b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R754d721ecd4f491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfd45ecd05884f2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07b40dd4082041be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8fd4eb0ccf3479b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Aktien im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,515</x:t>
-[...495 lines deleted...]
-          <x:t>95,375</x:t>
+          <x:t>95,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>