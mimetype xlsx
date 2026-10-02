--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38b6bbe62fb4f8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25893f9fb8284b97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8fd4eb0ccf3479b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde713fab35724cb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07b40dd4082041be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8fd4eb0ccf3479b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R224175735bef4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde713fab35724cb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Aktien im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>