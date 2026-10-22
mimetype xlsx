--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25893f9fb8284b97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39dcf394474d4fa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde713fab35724cb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0bf03ad65674254"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R224175735bef4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde713fab35724cb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e705752a45748f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0bf03ad65674254" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum Aktien im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>