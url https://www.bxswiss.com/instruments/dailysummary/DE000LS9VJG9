--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb2695e284d475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra764dd283b954068" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4e7ea8401e0437a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cbf2e644c7248b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40dfa6b42ed545d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4e7ea8401e0437a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6e7ab870bfc47c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cbf2e644c7248b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Contrarian Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>90,132</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,117</x:t>
-[...485 lines deleted...]
-          <x:t>88,235</x:t>
+          <x:t>89,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>