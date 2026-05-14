--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra764dd283b954068" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R696eb5bb855749a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cbf2e644c7248b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3298971da2c4411"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6e7ab870bfc47c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cbf2e644c7248b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaf00d6f3c4c4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3298971da2c4411" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Contrarian Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>87,832</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...478 lines deleted...]
-          <x:t>88,686</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>