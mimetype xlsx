--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R696eb5bb855749a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bd5c7962d254b92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3298971da2c4411"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66b8c631058845af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaf00d6f3c4c4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3298971da2c4411" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R027526a5add1498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66b8c631058845af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Contrarian Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...527 lines deleted...]
-          <x:t>88,036</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,064</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>88,267</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>