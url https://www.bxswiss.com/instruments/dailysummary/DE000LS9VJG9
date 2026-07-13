--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bd5c7962d254b92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33d1597bae324836" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66b8c631058845af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f24b884ac994447"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R027526a5add1498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66b8c631058845af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceba300a31754559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f24b884ac994447" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Contrarian Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>88,289</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,583</x:t>
-[...242 lines deleted...]
-          <x:t>87,284</x:t>
+          <x:t>87,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,398</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>87,392</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>