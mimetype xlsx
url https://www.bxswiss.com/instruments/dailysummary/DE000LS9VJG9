--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33d1597bae324836" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fc8e6997e3c46fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f24b884ac994447"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R731e9ab52cc841ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceba300a31754559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f24b884ac994447" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17d161f5c7f94d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R731e9ab52cc841ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Contrarian Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>