--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fc8e6997e3c46fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82d29a11cdbe4713" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R731e9ab52cc841ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R906bde2015f040fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17d161f5c7f94d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R731e9ab52cc841ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R259df7986eb24e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R906bde2015f040fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Contrarian Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>