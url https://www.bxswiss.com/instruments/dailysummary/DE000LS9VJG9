--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82d29a11cdbe4713" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a45dece9c964c41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R906bde2015f040fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R329bd64975044d6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R259df7986eb24e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R906bde2015f040fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde305f0934924993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R329bd64975044d6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Contrarian Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>89,576</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,538</x:t>
-[...463 lines deleted...]
-          <x:t>89,860</x:t>
+          <x:t>89,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>