--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a45dece9c964c41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8abe0c62660e40d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R329bd64975044d6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4bd2f4987bb4438"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde305f0934924993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R329bd64975044d6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74c7cbb76111477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4bd2f4987bb4438" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Contrarian Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>89,587</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>89,760</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>