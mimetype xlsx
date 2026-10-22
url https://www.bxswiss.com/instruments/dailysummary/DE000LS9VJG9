--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8abe0c62660e40d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3daffa26d4564790" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4bd2f4987bb4438"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6332986756f243c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74c7cbb76111477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4bd2f4987bb4438" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa497b165b894510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6332986756f243c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Contrarian Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>