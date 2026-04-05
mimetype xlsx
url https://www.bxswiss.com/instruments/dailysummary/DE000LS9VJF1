--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85a30689f5a1462d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2204b41af3f74ec3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a7a1e3a510748fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R221efe8ff14d4f5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6261f884969f4352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a7a1e3a510748fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6238261c7c054310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R221efe8ff14d4f5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>94,549</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,170</x:t>
-[...237 lines deleted...]
-          <x:t>93,010</x:t>
+          <x:t>95,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...46 lines deleted...]
-          <x:t>93,975</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>