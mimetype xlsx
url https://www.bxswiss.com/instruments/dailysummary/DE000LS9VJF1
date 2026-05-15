--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2204b41af3f74ec3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85d49295fd754cac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R221efe8ff14d4f5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aded5dded74474e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6238261c7c054310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R221efe8ff14d4f5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bea94a9661d49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aded5dded74474e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>94,064</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>