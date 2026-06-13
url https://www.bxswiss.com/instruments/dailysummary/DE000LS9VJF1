--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85d49295fd754cac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree643d42c2864285" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aded5dded74474e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cbfb7e63fea46a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bea94a9661d49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aded5dded74474e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0d5cde3d9a84aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cbfb7e63fea46a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>95,002</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>