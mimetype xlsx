--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree643d42c2864285" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb60e120ebc7644bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cbfb7e63fea46a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf954804650684097"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0d5cde3d9a84aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cbfb7e63fea46a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R718e373482f744ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf954804650684097" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...146 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>