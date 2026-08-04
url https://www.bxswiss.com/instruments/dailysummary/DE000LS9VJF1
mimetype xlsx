--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb60e120ebc7644bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a6958da1dca43df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf954804650684097"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cf9b86410fc4835"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R718e373482f744ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf954804650684097" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R002e050e955c4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cf9b86410fc4835" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>