--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a6958da1dca43df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca3b4b423134967" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cf9b86410fc4835"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c633614ac7c454e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R002e050e955c4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cf9b86410fc4835" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e826b7266c844eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c633614ac7c454e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>