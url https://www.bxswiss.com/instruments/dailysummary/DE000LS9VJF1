--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca3b4b423134967" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re50d01633a404fa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c633614ac7c454e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R533aa8d39b514793"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e826b7266c844eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c633614ac7c454e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81f83c642355442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R533aa8d39b514793" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profitable Wachstumsperlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJF1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>