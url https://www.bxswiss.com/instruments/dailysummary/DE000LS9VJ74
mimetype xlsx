--- v2 (2026-03-14)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d57e2e8d07b4206" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36318d15e1c04636" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7858a7c380fa40ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dafad25201b4007"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36eb459dd6a74273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7858a7c380fa40ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90bd3b42f41e4b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dafad25201b4007" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureFortress</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJ74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>