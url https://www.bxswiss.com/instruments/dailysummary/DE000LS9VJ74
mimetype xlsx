--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36318d15e1c04636" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bdb31e29e8142bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dafad25201b4007"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31905faaafa94778"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90bd3b42f41e4b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dafad25201b4007" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeae62c6df394e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31905faaafa94778" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureFortress</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJ74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>