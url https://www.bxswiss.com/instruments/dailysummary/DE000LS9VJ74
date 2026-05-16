--- v4 (2026-04-25)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bdb31e29e8142bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3904473c52b047c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31905faaafa94778"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ff1436fda04d40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeae62c6df394e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31905faaafa94778" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec2e951305e64515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ff1436fda04d40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureFortress</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJ74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>