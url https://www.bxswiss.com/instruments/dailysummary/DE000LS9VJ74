--- v5 (2026-05-16)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3904473c52b047c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d3770c37e3c425b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ff1436fda04d40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R725b49707e8f4d31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec2e951305e64515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ff1436fda04d40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd8555726674cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R725b49707e8f4d31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureFortress</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJ74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>