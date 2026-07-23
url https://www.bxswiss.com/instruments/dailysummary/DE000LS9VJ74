--- v6 (2026-06-13)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d3770c37e3c425b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdce2c1c6ebf64fe1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R725b49707e8f4d31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb6fbecbdb2f4bf9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd8555726674cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R725b49707e8f4d31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re75f27efe26b403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb6fbecbdb2f4bf9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureFortress</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJ74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,679</x:t>
-[...360 lines deleted...]
-          <x:t>107,867</x:t>
+          <x:t>108,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>