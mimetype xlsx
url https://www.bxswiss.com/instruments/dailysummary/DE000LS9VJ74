--- v7 (2026-07-23)
+++ v8 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdce2c1c6ebf64fe1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a78311de4f8487d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb6fbecbdb2f4bf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f3acfce658a4253"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re75f27efe26b403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb6fbecbdb2f4bf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R550972cd6f2549a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f3acfce658a4253" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureFortress</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJ74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,127</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>108,435</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>