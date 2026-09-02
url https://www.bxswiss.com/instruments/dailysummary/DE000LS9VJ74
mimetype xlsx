--- v8 (2026-08-13)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a78311de4f8487d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f0661bcdff48bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f3acfce658a4253"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra23fada0f1454d8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R550972cd6f2549a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f3acfce658a4253" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a9fa17b611a4f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra23fada0f1454d8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureFortress</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJ74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>