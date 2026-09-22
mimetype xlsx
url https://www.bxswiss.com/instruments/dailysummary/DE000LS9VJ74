--- v9 (2026-09-02)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f0661bcdff48bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0336ecd33be4aac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra23fada0f1454d8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fd1917c263c4b34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a9fa17b611a4f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra23fada0f1454d8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ccba943f0064039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fd1917c263c4b34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureFortress</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJ74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>