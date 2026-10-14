--- v10 (2026-09-22)
+++ v11 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0336ecd33be4aac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b9c975d2d7c4b96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fd1917c263c4b34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea079fa02ce04e2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ccba943f0064039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fd1917c263c4b34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6342dc6a383749ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea079fa02ce04e2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureFortress</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJ74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>