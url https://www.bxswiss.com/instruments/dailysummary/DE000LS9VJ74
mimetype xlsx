--- v11 (2026-10-14)
+++ v12 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b9c975d2d7c4b96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a6fd0ccd0bc4176" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea079fa02ce04e2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R099d280523464585"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6342dc6a383749ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea079fa02ce04e2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5913929fdd4547d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R099d280523464585" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FutureFortress</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJ74</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>