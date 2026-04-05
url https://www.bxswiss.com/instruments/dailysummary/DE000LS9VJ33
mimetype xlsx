--- v3 (2026-02-21)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca959d4d80de413d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfab8ef1a302a49c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R341590fff61143dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R833ab9d07d104cfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61aee84d098f49d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R341590fff61143dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2c67c3db22d4e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R833ab9d07d104cfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomDividendStrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJ33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>100,674</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>