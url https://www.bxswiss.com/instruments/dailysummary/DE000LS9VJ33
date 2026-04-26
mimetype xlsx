--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfab8ef1a302a49c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52e0e936571b4f64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R833ab9d07d104cfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78b76eb6d6004edf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2c67c3db22d4e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R833ab9d07d104cfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R367e17052b324be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78b76eb6d6004edf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomDividendStrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJ33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>