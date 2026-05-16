--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52e0e936571b4f64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57db43f5376749bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78b76eb6d6004edf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R099ee7fe0b314987"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R367e17052b324be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78b76eb6d6004edf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48109a199ee541a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R099ee7fe0b314987" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomDividendStrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJ33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>