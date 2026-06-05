--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57db43f5376749bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b39b14e86446ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R099ee7fe0b314987"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d82205091cb4799"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48109a199ee541a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R099ee7fe0b314987" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c6b4c25b634fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d82205091cb4799" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomDividendStrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJ33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>98,548</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,719</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>98,080</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,483</x:t>
-[...301 lines deleted...]
-          <x:t>98,151</x:t>
+          <x:t>98,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>