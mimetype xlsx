--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b39b14e86446ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6aea217a17a4f18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d82205091cb4799"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c14f673fc064acb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c6b4c25b634fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d82205091cb4799" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78d0bb91cdbc49ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c14f673fc064acb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomDividendStrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJ33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>98,912</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,893</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>99,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,422</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>