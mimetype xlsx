--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6aea217a17a4f18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaa0ff84b0484ab3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c14f673fc064acb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e2b201024344dae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78d0bb91cdbc49ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c14f673fc064acb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc26837ec432d47ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e2b201024344dae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomDividendStrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJ33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>