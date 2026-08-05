--- v9 (2026-07-15)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaa0ff84b0484ab3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R968d5381285841a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e2b201024344dae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8fbea1a1bcb46c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc26837ec432d47ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e2b201024344dae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d760eb26ac3418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8fbea1a1bcb46c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomDividendStrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJ33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,296</x:t>
-[...355 lines deleted...]
-          <x:t>100,041</x:t>
+          <x:t>99,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,068</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>100,160</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>