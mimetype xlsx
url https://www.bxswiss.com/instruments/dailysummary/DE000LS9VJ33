--- v10 (2026-08-05)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R968d5381285841a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34d18f32ba954db1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8fbea1a1bcb46c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bbdfd053bc64493"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d760eb26ac3418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8fbea1a1bcb46c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6006768ddf5b40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bbdfd053bc64493" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomDividendStrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJ33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>