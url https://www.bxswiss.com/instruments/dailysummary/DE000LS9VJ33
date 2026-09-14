--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34d18f32ba954db1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6deee362390343a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bbdfd053bc64493"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb15e39cd07fb4cdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6006768ddf5b40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bbdfd053bc64493" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ee285274504415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb15e39cd07fb4cdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomDividendStrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJ33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,72 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,031</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>102,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,153</x:t>
         </x:is>
       </x:c>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>