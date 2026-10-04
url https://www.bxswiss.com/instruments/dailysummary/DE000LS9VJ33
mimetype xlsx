--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6deee362390343a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra92877768a0e47e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb15e39cd07fb4cdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47624c6d2a8e40de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ee285274504415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb15e39cd07fb4cdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54c53227b3ec4d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47624c6d2a8e40de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomDividendStrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJ33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>