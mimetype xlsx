--- v13 (2026-10-04)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra92877768a0e47e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3071f09ec4494222" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47624c6d2a8e40de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbafa60883bdc4066"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54c53227b3ec4d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47624c6d2a8e40de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a075e9cda4473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbafa60883bdc4066" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomDividendStrategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VJ33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>