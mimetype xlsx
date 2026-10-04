--- v15 (2026-09-14)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d7efd0b5ae845a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba47d4257614f93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0220a4d847c4304"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R744b05969f204d34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75f3a86973294411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0220a4d847c4304" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7df83d633e84070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R744b05969f204d34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Clean Energy Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>97,922</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,085</x:t>
-[...404 lines deleted...]
-          <x:t>97,672</x:t>
+          <x:t>97,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>