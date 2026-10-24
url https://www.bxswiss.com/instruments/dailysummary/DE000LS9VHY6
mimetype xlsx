--- v16 (2026-10-04)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba47d4257614f93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f0635c623e84625" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R744b05969f204d34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b96c7cdf7044892"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7df83d633e84070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R744b05969f204d34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6906ebcaff704099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b96c7cdf7044892" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Clean Energy Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>