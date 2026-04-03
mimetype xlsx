--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fba0bc1b8df4578" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c222b6ad2e048fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0e163d0cd794a45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dd6588db1554c98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R109fc6bd41274749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0e163d0cd794a45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8be231cb38a54066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dd6588db1554c98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Clean Energy Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>