--- v7 (2026-04-03)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c222b6ad2e048fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41795a053eac45ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dd6588db1554c98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6238bb3169ec4426"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8be231cb38a54066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dd6588db1554c98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd73322ec20c244a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6238bb3169ec4426" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Clean Energy Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>103,090</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,965</x:t>
-[...625 lines deleted...]
-          <x:t>101,441</x:t>
+          <x:t>105,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>