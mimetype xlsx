--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41795a053eac45ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e11255c6b534872" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6238bb3169ec4426"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d25b57d1f3148e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd73322ec20c244a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6238bb3169ec4426" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb373714b490f4964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d25b57d1f3148e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Clean Energy Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>