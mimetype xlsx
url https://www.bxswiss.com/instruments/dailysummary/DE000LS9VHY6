--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e11255c6b534872" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8948f824a64cee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d25b57d1f3148e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde9e29524f5e48ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb373714b490f4964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d25b57d1f3148e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R027a880f89e241ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde9e29524f5e48ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Clean Energy Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>