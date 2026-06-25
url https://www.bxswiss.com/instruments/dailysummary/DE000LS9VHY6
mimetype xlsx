--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8948f824a64cee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae7ecf35322f4c65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde9e29524f5e48ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3807860386a04aa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R027a880f89e241ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde9e29524f5e48ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c755af8995f4932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3807860386a04aa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Clean Energy Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>