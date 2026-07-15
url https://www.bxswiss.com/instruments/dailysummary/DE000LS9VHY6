--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae7ecf35322f4c65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bdf070f24a64d28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3807860386a04aa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0824a1e16fa14014"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c755af8995f4932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3807860386a04aa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31ae1dd70a9d4bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0824a1e16fa14014" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Clean Energy Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,882</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>