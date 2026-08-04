--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bdf070f24a64d28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2da43639ff14f36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0824a1e16fa14014"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf97c6d3bb0f41d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31ae1dd70a9d4bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0824a1e16fa14014" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R685d69c637864527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf97c6d3bb0f41d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Clean Energy Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>