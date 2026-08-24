--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2da43639ff14f36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6568283ed1464e4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf97c6d3bb0f41d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d1c69ee1a934129"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R685d69c637864527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf97c6d3bb0f41d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R609c9a638e8f4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d1c69ee1a934129" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Clean Energy Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,579 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>100,484</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,384</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>100,237</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>