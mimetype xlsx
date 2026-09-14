--- v14 (2026-08-24)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6568283ed1464e4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d7efd0b5ae845a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d1c69ee1a934129"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0220a4d847c4304"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R609c9a638e8f4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d1c69ee1a934129" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75f3a86973294411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0220a4d847c4304" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Weltweite Clean Energy Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>