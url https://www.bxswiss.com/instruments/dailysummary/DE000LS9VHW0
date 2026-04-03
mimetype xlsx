--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f062febfac744fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f2f9a5a2934c9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b041aedcd864383"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7a69ba20867471a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dcd2f1f13fc4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b041aedcd864383" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3107ddd7e3c44330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7a69ba20867471a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ 4. industrielle Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>143,763</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>