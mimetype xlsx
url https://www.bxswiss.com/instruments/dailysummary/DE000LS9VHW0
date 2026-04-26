--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f2f9a5a2934c9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddee7a8c16824603" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7a69ba20867471a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6a37a0c57944ae1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3107ddd7e3c44330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7a69ba20867471a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe0190acd5fb4c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6a37a0c57944ae1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ 4. industrielle Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>