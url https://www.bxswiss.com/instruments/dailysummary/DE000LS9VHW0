--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddee7a8c16824603" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52266fee194240b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6a37a0c57944ae1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R226165699500475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe0190acd5fb4c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6a37a0c57944ae1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5147574a9ddf40aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R226165699500475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ 4. industrielle Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>