--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52266fee194240b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7004e7355e46427b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R226165699500475b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R212a7af41d514933"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5147574a9ddf40aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R226165699500475b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R340dbfbd2d2b4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R212a7af41d514933" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ 4. industrielle Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>