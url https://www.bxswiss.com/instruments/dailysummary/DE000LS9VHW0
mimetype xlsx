--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7004e7355e46427b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R251ce07e3edc480d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R212a7af41d514933"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7dbd891ec894661"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R340dbfbd2d2b4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R212a7af41d514933" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00fa2540473b4d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7dbd891ec894661" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ 4. industrielle Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>