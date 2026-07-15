--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R251ce07e3edc480d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd729d10f72564d1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7dbd891ec894661"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb31d33996a5b4ac7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00fa2540473b4d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7dbd891ec894661" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4035b8a781104ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb31d33996a5b4ac7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ 4. industrielle Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>192,614</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,257</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>184,658</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,067</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>