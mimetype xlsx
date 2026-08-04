--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd729d10f72564d1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6cc59910974552" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb31d33996a5b4ac7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re563d92e953f441c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4035b8a781104ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb31d33996a5b4ac7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9be93c11c8de4d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re563d92e953f441c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ 4. industrielle Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>