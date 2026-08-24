--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6cc59910974552" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce430b4620240b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re563d92e953f441c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4b63725cf494548"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9be93c11c8de4d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re563d92e953f441c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9841fb37e5d45eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4b63725cf494548" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ 4. industrielle Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>