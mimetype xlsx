--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce430b4620240b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6d56e43cc6f4c84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4b63725cf494548"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad9527d9b9c54083"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9841fb37e5d45eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4b63725cf494548" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27024b907f13434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad9527d9b9c54083" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ 4. industrielle Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>