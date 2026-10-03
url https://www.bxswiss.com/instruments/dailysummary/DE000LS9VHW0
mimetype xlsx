--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6d56e43cc6f4c84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf62812f0e4064b44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad9527d9b9c54083"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff1f83b7283495a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27024b907f13434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad9527d9b9c54083" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd881c66c33564d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff1f83b7283495a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ 4. industrielle Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>