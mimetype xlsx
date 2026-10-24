--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf62812f0e4064b44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R513e3a355a6a49d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff1f83b7283495a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f0e0c6009b84b99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd881c66c33564d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff1f83b7283495a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5b87cc64a184946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f0e0c6009b84b99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Typ 4. industrielle Revolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>