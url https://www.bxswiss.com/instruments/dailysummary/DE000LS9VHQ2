--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7ddee2488a247d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e4812c127bc4805" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd212f568e7cd4d29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b48ca4f75d041aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01b5f64bdbd74b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd212f568e7cd4d29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b73cb3c98eb4c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b48ca4f75d041aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Burggraben Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,219</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,891</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>