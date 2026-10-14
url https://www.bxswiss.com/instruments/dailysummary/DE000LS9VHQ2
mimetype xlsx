--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e4812c127bc4805" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b4d84d2e79476b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b48ca4f75d041aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb70f6a17a7d43ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b73cb3c98eb4c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b48ca4f75d041aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R598d6248661147fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb70f6a17a7d43ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Burggraben Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>86,787</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,024</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>82,873</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>