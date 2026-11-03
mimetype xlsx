--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b4d84d2e79476b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e37bbe9481b4948" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb70f6a17a7d43ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b1a6f0e1d74e97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R598d6248661147fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb70f6a17a7d43ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R386e1822fa0c4b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b1a6f0e1d74e97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Burggraben Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>