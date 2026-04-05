--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b20a2200d0e407a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3680412f9e224cba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ac6df369963489b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd130c8d8e074da0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8edd8788945e4712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ac6df369963489b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0ca5d9c59514d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd130c8d8e074da0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Burggraben Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>71,137</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,367</x:t>
-[...323 lines deleted...]
-          <x:t>71,647</x:t>
+          <x:t>72,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>