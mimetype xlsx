--- v6 (2026-04-05)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3680412f9e224cba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57957ddd1b6a4fdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd130c8d8e074da0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e95dfd4f9b4607"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0ca5d9c59514d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd130c8d8e074da0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ef15d16e6a437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e95dfd4f9b4607" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Burggraben Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>71,946</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>