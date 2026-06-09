--- v7 (2026-06-05)
+++ v8 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57957ddd1b6a4fdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fbf9c443dce4f43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e95dfd4f9b4607"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re05c5e2f73ed4c49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ef15d16e6a437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e95dfd4f9b4607" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b41413a22941bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re05c5e2f73ed4c49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Burggraben Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,158 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +656,85 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>