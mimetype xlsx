--- v8 (2026-06-09)
+++ v9 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fbf9c443dce4f43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9c69d11e2e946fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re05c5e2f73ed4c49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e4aa287d1884311"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b41413a22941bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re05c5e2f73ed4c49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba0fae591e2e4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e4aa287d1884311" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Burggraben Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +224,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>