--- v9 (2026-07-06)
+++ v10 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9c69d11e2e946fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5e4c54343e1485f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e4aa287d1884311"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c66019b5a414063"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba0fae591e2e4b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e4aa287d1884311" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R640e026a8cb34b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c66019b5a414063" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Burggraben Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +710,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>