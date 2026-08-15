--- v10 (2026-07-07)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5e4c54343e1485f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf44f3c8b335d4a19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c66019b5a414063"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d0cf6fcc6894ea1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R640e026a8cb34b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c66019b5a414063" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dc9c9ef590e4b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d0cf6fcc6894ea1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Burggraben Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>81,719</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>