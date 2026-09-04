--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf44f3c8b335d4a19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7ddee2488a247d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d0cf6fcc6894ea1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd212f568e7cd4d29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dc9c9ef590e4b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d0cf6fcc6894ea1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01b5f64bdbd74b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd212f568e7cd4d29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Plattform Burggraben Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>