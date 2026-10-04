--- v12 (2026-09-13)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394b8ab26a4c4b11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb363a442264ccf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57e0e69476644c6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55d1dafad13d434b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R363e5dcb49c44361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57e0e69476644c6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ecd81314b2d4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55d1dafad13d434b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Aktien im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>84,515</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,458</x:t>
-[...409 lines deleted...]
-          <x:t>84,838</x:t>
+          <x:t>85,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>