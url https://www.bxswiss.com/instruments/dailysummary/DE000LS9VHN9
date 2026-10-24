--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb363a442264ccf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc828bf8834d44ea4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55d1dafad13d434b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc208c05a9404aee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ecd81314b2d4046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55d1dafad13d434b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d123346fd754600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc208c05a9404aee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Aktien im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...306 lines deleted...]
-          <x:t>85,850</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,448</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>84,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,512</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>