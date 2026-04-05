--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f079549cc1945f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R165378003b174f81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd92018c9a8554620"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R810f5c8de54243ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe602b19660743e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd92018c9a8554620" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R025a13d059b64240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R810f5c8de54243ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Aktien im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>