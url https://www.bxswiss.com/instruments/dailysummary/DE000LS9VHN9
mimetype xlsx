--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R165378003b174f81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re08c9dbc64034194" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R810f5c8de54243ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdcf72009f504f88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R025a13d059b64240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R810f5c8de54243ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ed1c6381863484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdcf72009f504f88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Aktien im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>