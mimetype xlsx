--- v5 (2026-04-25)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re08c9dbc64034194" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69237fa0d4cc431b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdcf72009f504f88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra09f84a645634025"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ed1c6381863484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdcf72009f504f88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab435cadb7454182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra09f84a645634025" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Aktien im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>