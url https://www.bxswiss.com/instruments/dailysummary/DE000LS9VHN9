--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69237fa0d4cc431b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fc29f241ed24b83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra09f84a645634025"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76e235ffb8f941ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab435cadb7454182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra09f84a645634025" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf29a931568de4a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76e235ffb8f941ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Aktien im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>