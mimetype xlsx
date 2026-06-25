--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fc29f241ed24b83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc4319f304c404f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76e235ffb8f941ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b8da35d263417d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf29a931568de4a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76e235ffb8f941ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6396e021e6874585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b8da35d263417d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Aktien im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>84,392</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,254</x:t>
-[...53 lines deleted...]
-          <x:t>84,146</x:t>
+          <x:t>84,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,653</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>82,143</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>