--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc4319f304c404f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra336a1975c9444dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b8da35d263417d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf518a611977f4488"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6396e021e6874585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b8da35d263417d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d27815f1f1d4b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf518a611977f4488" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Aktien im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>