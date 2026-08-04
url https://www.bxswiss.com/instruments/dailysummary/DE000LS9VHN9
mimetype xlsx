--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra336a1975c9444dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R120121dfe4174d86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf518a611977f4488"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07dbb55dfab94c65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d27815f1f1d4b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf518a611977f4488" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81fecec3fadb4ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07dbb55dfab94c65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Aktien im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>86,394</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,006</x:t>
-[...247 lines deleted...]
-          <x:t>87,145</x:t>
+          <x:t>87,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>