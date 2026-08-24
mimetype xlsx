--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R120121dfe4174d86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4aceeed2ff1498d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07dbb55dfab94c65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1d776aa2be4a00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81fecec3fadb4ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07dbb55dfab94c65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03e9284e0aed49fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1d776aa2be4a00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Aktien im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>86,877</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,274</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>85,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,887</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>