--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4aceeed2ff1498d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394b8ab26a4c4b11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1d776aa2be4a00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57e0e69476644c6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03e9284e0aed49fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1d776aa2be4a00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R363e5dcb49c44361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57e0e69476644c6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Defensive Aktien im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>85,574</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,586</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>84,515</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,458</x:t>
-[...4 lines deleted...]
-          <x:t>85,203</x:t>
+          <x:t>84,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>