--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2a3d64cf2444664" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41058eb020514cff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R252b504f8d8d4a36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re42d12e294b347a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b6bb637899a4c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R252b504f8d8d4a36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a0c831b967c4143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re42d12e294b347a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>American Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...274 lines deleted...]
-          <x:t>144,470</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,350</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>145,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,915</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>