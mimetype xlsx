--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41058eb020514cff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6927661c322e4128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re42d12e294b347a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R134eda5d42e5463c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a0c831b967c4143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re42d12e294b347a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd371b41c76b43bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R134eda5d42e5463c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>American Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>136,143</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>