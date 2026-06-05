--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6927661c322e4128" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9dcd5eabc9f4a09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R134eda5d42e5463c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff5ffbaa4c234eaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd371b41c76b43bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R134eda5d42e5463c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R630cf198ffe34849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff5ffbaa4c234eaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>American Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>