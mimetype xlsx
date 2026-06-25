--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9dcd5eabc9f4a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra398ef5d3db64a9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff5ffbaa4c234eaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R750469f2a0c84624"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R630cf198ffe34849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff5ffbaa4c234eaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7cff67786174158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R750469f2a0c84624" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>American Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>