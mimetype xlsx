--- v8 (2026-06-25)
+++ v9 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra398ef5d3db64a9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd1fe2201af4fd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R750469f2a0c84624"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ca9b1aa90a54a87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7cff67786174158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R750469f2a0c84624" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd015bd6ceed54b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ca9b1aa90a54a87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>American Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>