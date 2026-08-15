--- v9 (2026-07-26)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cd1fe2201af4fd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c161c3760e4498" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ca9b1aa90a54a87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a87a8a2282842b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd015bd6ceed54b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ca9b1aa90a54a87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcde1bab7d3524a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a87a8a2282842b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>American Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,141 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -297,31 +206,129 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>