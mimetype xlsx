--- v10 (2026-08-15)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c161c3760e4498" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7338cb22b6a242b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a87a8a2282842b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R070685e5b6bf4d0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcde1bab7d3524a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a87a8a2282842b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71a8736514854b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R070685e5b6bf4d0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>American Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -304,31 +206,129 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>