--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc90c7762d364e96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75e6b328ad9a40b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bd66470be084e63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0d3419e17374e9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd956c43574fa4347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bd66470be084e63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cd599c63c804a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0d3419e17374e9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fidens Capital Japan </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>