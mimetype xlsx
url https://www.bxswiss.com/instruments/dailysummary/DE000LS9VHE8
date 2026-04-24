--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75e6b328ad9a40b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1d7c4f808a544da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0d3419e17374e9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a771509642a43bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cd599c63c804a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0d3419e17374e9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re88996d7b94d4c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a771509642a43bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fidens Capital Japan </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>