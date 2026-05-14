--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1d7c4f808a544da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a380132c71a496a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a771509642a43bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a33abfe678c4ec2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re88996d7b94d4c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a771509642a43bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0b6f62923b14ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a33abfe678c4ec2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fidens Capital Japan </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>