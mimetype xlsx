--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a380132c71a496a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a26667a032046c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a33abfe678c4ec2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re35f2da619e54c2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0b6f62923b14ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a33abfe678c4ec2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dd3b0ea19304346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re35f2da619e54c2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fidens Capital Japan </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>145,290</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>