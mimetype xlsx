--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a26667a032046c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32bf0e7b9c4448cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re35f2da619e54c2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d51d424a246439d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dd3b0ea19304346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re35f2da619e54c2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ea9c8480bc34536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d51d424a246439d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fidens Capital Japan </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>137,085</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,200</x:t>
-[...242 lines deleted...]
-          <x:t>130,787</x:t>
+          <x:t>132,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>