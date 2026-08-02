--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32bf0e7b9c4448cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b00eea56716415a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d51d424a246439d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a4f4435c06e4eb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ea9c8480bc34536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d51d424a246439d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radf2662d7b464121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a4f4435c06e4eb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fidens Capital Japan </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>