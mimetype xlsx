--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b00eea56716415a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb199448868f34294" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a4f4435c06e4eb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e44c9d19704c8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radf2662d7b464121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a4f4435c06e4eb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R093f5361a45b4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e44c9d19704c8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fidens Capital Japan </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>