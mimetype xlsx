--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb199448868f34294" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0526a6bcd6e84dff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e44c9d19704c8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8c493ea38304ffe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R093f5361a45b4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e44c9d19704c8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1448746538a343a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8c493ea38304ffe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fidens Capital Japan </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>