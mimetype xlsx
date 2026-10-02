--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0526a6bcd6e84dff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61fc5e6f3f184362" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8c493ea38304ffe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re302f7757edc4f1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1448746538a343a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8c493ea38304ffe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94fa704367144d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re302f7757edc4f1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fidens Capital Japan </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>