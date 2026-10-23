--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61fc5e6f3f184362" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2236a05c37d04d63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re302f7757edc4f1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7969df7fd3884fd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94fa704367144d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re302f7757edc4f1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ecfb5e556e4610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7969df7fd3884fd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fidens Capital Japan </x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>