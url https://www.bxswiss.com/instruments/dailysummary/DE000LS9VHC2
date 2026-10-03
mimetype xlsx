--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb0952efc98409a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2b24cf53aab4e36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3adc9efe88a84a8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4567f1c385146db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60576817a7d34b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3adc9efe88a84a8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8243037d710f4324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4567f1c385146db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legends-Magnificent</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>