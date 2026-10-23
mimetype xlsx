--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2b24cf53aab4e36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eeddbe5ed2e4cf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4567f1c385146db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0777609b4e54e58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8243037d710f4324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4567f1c385146db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90e9ba12b80a4ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0777609b4e54e58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legends-Magnificent</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>