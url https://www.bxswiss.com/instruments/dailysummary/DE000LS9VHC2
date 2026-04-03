--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1f845a3fbc74154" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fed863ac8cd47bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R195fe85c94d84960"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf34d82a0de7c4b37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R282a510177eb4ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R195fe85c94d84960" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3c84aff3ec648fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf34d82a0de7c4b37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legends-Magnificent</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>