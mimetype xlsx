--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fed863ac8cd47bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58e757ad6ee4624" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf34d82a0de7c4b37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63887a64403f4858"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3c84aff3ec648fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf34d82a0de7c4b37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R122129b7fa384a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63887a64403f4858" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legends-Magnificent</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>