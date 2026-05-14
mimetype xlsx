--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58e757ad6ee4624" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc19bb7da4dfb4a62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63887a64403f4858"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49f07fd0816043ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R122129b7fa384a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63887a64403f4858" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3ab81ef85a14dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49f07fd0816043ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legends-Magnificent</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>