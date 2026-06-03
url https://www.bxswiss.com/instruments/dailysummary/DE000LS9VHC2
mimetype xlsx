--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc19bb7da4dfb4a62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R372cf75897d84d14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49f07fd0816043ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d295b54f0294d6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3ab81ef85a14dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49f07fd0816043ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcd94ab5c32247fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d295b54f0294d6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legends-Magnificent</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>