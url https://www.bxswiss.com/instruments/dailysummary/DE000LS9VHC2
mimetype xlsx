--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R372cf75897d84d14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R302e8ca428b04fb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d295b54f0294d6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e46f2da798d4375"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcd94ab5c32247fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d295b54f0294d6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7694d8aa5ac44a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e46f2da798d4375" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legends-Magnificent</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>