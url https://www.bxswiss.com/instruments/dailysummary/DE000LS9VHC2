--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R302e8ca428b04fb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65b7700c827c4844" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e46f2da798d4375"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R347720c2a2504c25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7694d8aa5ac44a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e46f2da798d4375" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8992db5fe908473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R347720c2a2504c25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legends-Magnificent</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>121,050</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...505 lines deleted...]
-          <x:t>122,789</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>