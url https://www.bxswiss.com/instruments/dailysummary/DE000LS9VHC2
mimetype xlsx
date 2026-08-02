--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65b7700c827c4844" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b03cb2c3ebf4c7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R347720c2a2504c25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf86ccb3a1b21428e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8992db5fe908473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R347720c2a2504c25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca3bc8bb5904f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf86ccb3a1b21428e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legends-Magnificent</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>