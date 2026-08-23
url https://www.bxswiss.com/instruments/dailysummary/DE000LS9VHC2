--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b03cb2c3ebf4c7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1184b81e2844bbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf86ccb3a1b21428e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40c320d0a9984845"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca3bc8bb5904f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf86ccb3a1b21428e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e89d2aae73e4b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40c320d0a9984845" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legends-Magnificent</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>