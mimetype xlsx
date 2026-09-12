--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1184b81e2844bbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb0952efc98409a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40c320d0a9984845"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3adc9efe88a84a8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e89d2aae73e4b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40c320d0a9984845" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60576817a7d34b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3adc9efe88a84a8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legends-Magnificent</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VHC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>