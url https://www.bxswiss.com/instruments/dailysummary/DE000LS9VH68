--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R037bfc6e91214689" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc103e5e5a3694576" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19b30a9b5a5f4ba5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71024b79d5244b44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40add88483ea4de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19b30a9b5a5f4ba5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8327fcc87cf14c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71024b79d5244b44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VH68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>