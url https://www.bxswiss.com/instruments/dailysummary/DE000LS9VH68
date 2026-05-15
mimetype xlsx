--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc103e5e5a3694576" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62602b6c6fed4028" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71024b79d5244b44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R412cadabf67d46cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8327fcc87cf14c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71024b79d5244b44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R252554daf4774b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R412cadabf67d46cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VH68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>221,773</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>