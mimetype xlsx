--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62602b6c6fed4028" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R700fb014ca364f5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R412cadabf67d46cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ff7f34038bb46e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R252554daf4774b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R412cadabf67d46cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6d32448419a4072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ff7f34038bb46e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VH68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...131 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>