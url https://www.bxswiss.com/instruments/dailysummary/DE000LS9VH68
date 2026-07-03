--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R700fb014ca364f5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda50f9dc5a904a15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ff7f34038bb46e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6d39df693bf4f65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6d32448419a4072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ff7f34038bb46e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9f08aefe8be4a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6d39df693bf4f65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VH68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>