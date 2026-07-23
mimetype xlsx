--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda50f9dc5a904a15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R799f2b1997ab4a72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6d39df693bf4f65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda82359b45c04053"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9f08aefe8be4a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6d39df693bf4f65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6e5f4c6665c4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda82359b45c04053" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VH68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>