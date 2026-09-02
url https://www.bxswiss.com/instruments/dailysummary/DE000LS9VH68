--- v10 (2026-07-23)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R799f2b1997ab4a72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8634b206ea414a24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda82359b45c04053"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3afbab2d77564596"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6e5f4c6665c4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda82359b45c04053" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d5e4a58b5404f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3afbab2d77564596" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Power</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VH68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...146 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>