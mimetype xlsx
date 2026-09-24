--- v11 (2026-09-04)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1326c0357dd435e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4f1f000f7d140cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97e6b3ebd6df43e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a3676dcfad2489f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff7cdca8b38c40d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97e6b3ebd6df43e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97d73989e022438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a3676dcfad2489f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YAMA eVTOL and UAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VH19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>