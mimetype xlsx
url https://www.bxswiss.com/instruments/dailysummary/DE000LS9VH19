--- v12 (2026-09-24)
+++ v13 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4f1f000f7d140cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64bb4550dd404efe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a3676dcfad2489f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4054f71010b54e45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97d73989e022438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a3676dcfad2489f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea22eff59304435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4054f71010b54e45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YAMA eVTOL and UAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VH19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>