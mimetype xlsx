--- v13 (2026-10-15)
+++ v14 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64bb4550dd404efe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4d7b675e834433" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4054f71010b54e45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc236c30eb6814fbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea22eff59304435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4054f71010b54e45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba772d6505084c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc236c30eb6814fbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YAMA eVTOL and UAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VH19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>