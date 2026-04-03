--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree513f0370bd417c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra541819194fe4182" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03f9f16bfc694c4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra151bef58e25468b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff222f84c73c462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03f9f16bfc694c4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87870e1b948343dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra151bef58e25468b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YAMA eVTOL and UAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VH19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>159,413</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>