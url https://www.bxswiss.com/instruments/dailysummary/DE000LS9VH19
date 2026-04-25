--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra541819194fe4182" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a53706f4cd4206" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra151bef58e25468b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ec4a27f98c54044"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87870e1b948343dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra151bef58e25468b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R703e1c1b5c8b449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ec4a27f98c54044" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YAMA eVTOL and UAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VH19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>