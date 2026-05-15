--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a53706f4cd4206" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe5ca895e92941d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ec4a27f98c54044"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R595ed91ec8684243"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R703e1c1b5c8b449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ec4a27f98c54044" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R578980f1aaac4822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R595ed91ec8684243" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YAMA eVTOL and UAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VH19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>