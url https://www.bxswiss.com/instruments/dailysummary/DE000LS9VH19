--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe5ca895e92941d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f6496ba8914443d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R595ed91ec8684243"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra09d680bef2b41fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R578980f1aaac4822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R595ed91ec8684243" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fe2850383694c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra09d680bef2b41fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YAMA eVTOL and UAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VH19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>