--- v8 (2026-06-05)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f6496ba8914443d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a7f1db5fc6445d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra09d680bef2b41fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bfad14de1464de8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fe2850383694c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra09d680bef2b41fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65dc9babc6b74aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bfad14de1464de8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YAMA eVTOL and UAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VH19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>