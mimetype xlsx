--- v9 (2026-07-05)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a7f1db5fc6445d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c9fa2b3fa3a4f34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bfad14de1464de8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69a6b83c14064c64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65dc9babc6b74aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bfad14de1464de8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b9a1393247b4b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69a6b83c14064c64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YAMA eVTOL and UAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VH19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>145,453</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>