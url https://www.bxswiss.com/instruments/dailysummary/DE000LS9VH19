--- v10 (2026-08-14)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c9fa2b3fa3a4f34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1326c0357dd435e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69a6b83c14064c64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97e6b3ebd6df43e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b9a1393247b4b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69a6b83c14064c64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff7cdca8b38c40d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97e6b3ebd6df43e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>YAMA eVTOL and UAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VH19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>