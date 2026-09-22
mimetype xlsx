--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c06432f396348c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53d6202e89584c3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33dc5e94c705475b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91bb30ac509f4e7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcea154b8306c4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33dc5e94c705475b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb47c6909210436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91bb30ac509f4e7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Groesste US Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VH01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>