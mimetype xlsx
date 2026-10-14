--- v13 (2026-09-22)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53d6202e89584c3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2726b77bd5524384" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91bb30ac509f4e7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e80a87d59c48f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb47c6909210436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91bb30ac509f4e7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd28d8be72eb44db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e80a87d59c48f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Groesste US Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VH01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>