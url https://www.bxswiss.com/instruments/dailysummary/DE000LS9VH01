--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2726b77bd5524384" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d7dd0a1bb3940a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e80a87d59c48f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5232e510168c46ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd28d8be72eb44db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e80a87d59c48f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c8212be24ca4166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5232e510168c46ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Groesste US Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VH01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>