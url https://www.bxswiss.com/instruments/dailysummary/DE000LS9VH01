--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd66bff3774aa48af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc8a4eebe82948f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3de7464d0a1042a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5af1ff572bc44048"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98d922ea6f0040e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3de7464d0a1042a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a3fbda8b52b4be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5af1ff572bc44048" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Groesste US Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VH01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>93,416</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,535</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...494 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,751</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>