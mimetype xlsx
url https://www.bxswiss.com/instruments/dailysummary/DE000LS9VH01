--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc8a4eebe82948f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6270fce8f1459e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5af1ff572bc44048"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e09d21586784881"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a3fbda8b52b4be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5af1ff572bc44048" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bf785c79d0e49c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e09d21586784881" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Groesste US Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VH01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>90,408</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>