--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6270fce8f1459e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca1d4716f2fa484d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e09d21586784881"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1e8ca02ef46489e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bf785c79d0e49c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e09d21586784881" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R213766544e4b4903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1e8ca02ef46489e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Groesste US Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VH01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>