--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca1d4716f2fa484d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac29f19f48de474f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1e8ca02ef46489e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69cf78c0fd274d01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R213766544e4b4903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1e8ca02ef46489e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R080ad66098954817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69cf78c0fd274d01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Groesste US Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VH01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>