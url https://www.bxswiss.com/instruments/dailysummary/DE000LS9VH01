--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac29f19f48de474f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3bf487cd6864b89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69cf78c0fd274d01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85e4b57e153e41b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R080ad66098954817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69cf78c0fd274d01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e06dc01171c4564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85e4b57e153e41b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Groesste US Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VH01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>