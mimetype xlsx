--- v10 (2026-07-23)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3bf487cd6864b89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra68f1d448ec14ede" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85e4b57e153e41b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R817de367b286403e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e06dc01171c4564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85e4b57e153e41b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19c59fcb3de445ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R817de367b286403e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Groesste US Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VH01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>98,301</x:t>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,295</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>100,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,199</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>