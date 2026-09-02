--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra68f1d448ec14ede" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c06432f396348c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R817de367b286403e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33dc5e94c705475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19c59fcb3de445ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R817de367b286403e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcea154b8306c4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33dc5e94c705475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment Groesste US Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VH01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,639</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,469</x:t>
-[...593 lines deleted...]
-          <x:t>101,816</x:t>
+          <x:t>100,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>