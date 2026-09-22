--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a158beca704ac9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2da341bfee74bf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c09c4e550a441be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6b5c3f5f28c497e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9918fe13f2f34eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c09c4e550a441be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3189e0dd29e24067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6b5c3f5f28c497e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hi5 Trend Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>