--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2da341bfee74bf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R662bae52525741bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6b5c3f5f28c497e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R288526e5219c4f0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3189e0dd29e24067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6b5c3f5f28c497e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc171a8a2cfec417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R288526e5219c4f0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hi5 Trend Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>