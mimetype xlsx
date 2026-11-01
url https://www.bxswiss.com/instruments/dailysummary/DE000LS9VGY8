--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R662bae52525741bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71b22f2286f14c81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R288526e5219c4f0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f85e28bbb564219"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc171a8a2cfec417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R288526e5219c4f0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2de685ba5f9e4c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f85e28bbb564219" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hi5 Trend Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>