--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8667aee24e374529" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87ff42d911434f62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd34e84923fb42ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd99474ad156745d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc20df49855404778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd34e84923fb42ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec9b1fddb00a406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd99474ad156745d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hi5 Trend Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>