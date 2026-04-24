--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87ff42d911434f62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3bc007974084335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd99474ad156745d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb83055d7d5c14547"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec9b1fddb00a406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd99474ad156745d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b1bc21208ac46e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb83055d7d5c14547" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hi5 Trend Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>