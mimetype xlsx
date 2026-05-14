--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3bc007974084335" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5d1057c49d4e82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb83055d7d5c14547"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaee20c8ceae4d8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b1bc21208ac46e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb83055d7d5c14547" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R012d99dafbbb4b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaee20c8ceae4d8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hi5 Trend Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>