--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e5d1057c49d4e82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5670bb93639f4cfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaee20c8ceae4d8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8b627b1c787484f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R012d99dafbbb4b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaee20c8ceae4d8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb6699464cde475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8b627b1c787484f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hi5 Trend Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>