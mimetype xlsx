--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5670bb93639f4cfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f3707a0cce4a47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8b627b1c787484f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3723799d2336474c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb6699464cde475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8b627b1c787484f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3541664fa5154553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3723799d2336474c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hi5 Trend Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>