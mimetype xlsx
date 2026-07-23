--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f3707a0cce4a47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1464ff1a15ed4949" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3723799d2336474c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c2a46d5f77146b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3541664fa5154553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3723799d2336474c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6e91755575b4e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c2a46d5f77146b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hi5 Trend Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>