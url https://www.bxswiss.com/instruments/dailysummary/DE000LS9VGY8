--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1464ff1a15ed4949" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03418f74dce94103" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c2a46d5f77146b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra52e9f2bca9c4019"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6e91755575b4e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c2a46d5f77146b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61334b28bc1e46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra52e9f2bca9c4019" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hi5 Trend Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>