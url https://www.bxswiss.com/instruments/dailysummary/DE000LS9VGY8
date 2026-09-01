--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03418f74dce94103" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a158beca704ac9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra52e9f2bca9c4019"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c09c4e550a441be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61334b28bc1e46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra52e9f2bca9c4019" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9918fe13f2f34eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c09c4e550a441be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hi5 Trend Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>