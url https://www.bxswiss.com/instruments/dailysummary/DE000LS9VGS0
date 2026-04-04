--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76a7c55977824bbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53b10776c287405e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26218aa1b9db45ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24e17d00799a4420"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bf482d5b9854097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26218aa1b9db45ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a0684f5e2844cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24e17d00799a4420" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktientrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>