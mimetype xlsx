--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53b10776c287405e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96e52e97e10f48b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24e17d00799a4420"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a9174936261414c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a0684f5e2844cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24e17d00799a4420" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db49b4c68c446e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a9174936261414c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktientrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>