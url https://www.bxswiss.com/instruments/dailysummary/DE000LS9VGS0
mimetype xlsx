--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96e52e97e10f48b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73c120d80f60459f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a9174936261414c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c08f016529c4617"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db49b4c68c446e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a9174936261414c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0649fc7d7fa34103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c08f016529c4617" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktientrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>