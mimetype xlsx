--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73c120d80f60459f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R906c856e0b12470c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c08f016529c4617"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2a5adf593a54d70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0649fc7d7fa34103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c08f016529c4617" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68e7be19d7904f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2a5adf593a54d70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktientrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>