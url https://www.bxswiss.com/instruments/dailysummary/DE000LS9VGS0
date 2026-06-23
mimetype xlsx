--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R906c856e0b12470c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0b8effa76244263" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2a5adf593a54d70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra70df0e850a8418a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68e7be19d7904f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2a5adf593a54d70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R090f2a72db024e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra70df0e850a8418a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktientrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>