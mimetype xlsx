--- v9 (2026-06-23)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0b8effa76244263" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb8dada4ba144034" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra70df0e850a8418a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R285bac5881eb47a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R090f2a72db024e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra70df0e850a8418a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7c1aa79c5b044a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R285bac5881eb47a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktientrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>