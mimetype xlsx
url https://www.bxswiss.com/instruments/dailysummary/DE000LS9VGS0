--- v10 (2026-07-15)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb8dada4ba144034" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86fd5449a1b74ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R285bac5881eb47a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra28b43f93ed54f39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7c1aa79c5b044a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R285bac5881eb47a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5091521183fa4619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra28b43f93ed54f39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktientrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>102,910</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>