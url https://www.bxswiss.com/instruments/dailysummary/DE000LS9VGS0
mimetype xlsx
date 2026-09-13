--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86fd5449a1b74ceb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd1097d7bf884478" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra28b43f93ed54f39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2364d512cafa40fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5091521183fa4619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra28b43f93ed54f39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8bb6b19806747d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2364d512cafa40fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktientrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>