--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd1097d7bf884478" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra50e5cadb5f04707" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2364d512cafa40fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R471ac47d8d684376"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8bb6b19806747d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2364d512cafa40fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3062050eb1794b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R471ac47d8d684376" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktientrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>