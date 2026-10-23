--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra50e5cadb5f04707" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd8903d4f8114cc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R471ac47d8d684376"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b5987654eb748b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3062050eb1794b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R471ac47d8d684376" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89e077d0ce804f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b5987654eb748b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktientrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGS0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>