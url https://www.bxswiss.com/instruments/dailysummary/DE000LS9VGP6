--- v13 (2026-09-01)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a5b158f1974c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e6e569941554c1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e41f9d3638348a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcee7f506b1104870"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ef72ce933364cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e41f9d3638348a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3845aaba0f944b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcee7f506b1104870" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden oder Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>115,332</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,214</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>115,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,555</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>