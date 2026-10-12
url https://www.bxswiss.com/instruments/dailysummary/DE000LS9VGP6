--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e6e569941554c1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537229469f0d4e1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcee7f506b1104870"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a79a90e890a45aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3845aaba0f944b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcee7f506b1104870" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64f5f4b8a4794b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a79a90e890a45aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden oder Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>