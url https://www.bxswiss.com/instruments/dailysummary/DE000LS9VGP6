--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537229469f0d4e1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9106f34808664f6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a79a90e890a45aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22e05efc976f43c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64f5f4b8a4794b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a79a90e890a45aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d87839f86ea40de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22e05efc976f43c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden oder Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>