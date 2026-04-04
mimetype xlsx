--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6c7a4e988744295" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27698651948e41f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redc1ec4fe28c4e91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2214ae011472473c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7e4079f349049d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redc1ec4fe28c4e91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a12b59a4532412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2214ae011472473c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden oder Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>