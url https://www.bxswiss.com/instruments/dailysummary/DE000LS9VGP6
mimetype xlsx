--- v6 (2026-04-04)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27698651948e41f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ccb0b91505347ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2214ae011472473c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re92d1a216ec041a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a12b59a4532412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2214ae011472473c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23d8c20942434aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re92d1a216ec041a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden oder Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>