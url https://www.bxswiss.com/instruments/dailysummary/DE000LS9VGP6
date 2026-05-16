--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ccb0b91505347ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a3640bfaaf4932" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re92d1a216ec041a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe50c720c4cd4909"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23d8c20942434aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re92d1a216ec041a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01b3e237a5e448ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe50c720c4cd4909" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden oder Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>