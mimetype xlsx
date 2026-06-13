--- v8 (2026-05-16)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a3640bfaaf4932" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf90018f826c243df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe50c720c4cd4909"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67ec1d905d46473a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01b3e237a5e448ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe50c720c4cd4909" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47c77d1118b844bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67ec1d905d46473a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden oder Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...392 lines deleted...]
-          <x:t>98,860</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,732</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>101,679</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>