--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf90018f826c243df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5b3c6bcd1a748de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67ec1d905d46473a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb867e2752aa34de3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47c77d1118b844bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67ec1d905d46473a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f84fb3bbfb74b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb867e2752aa34de3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden oder Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>