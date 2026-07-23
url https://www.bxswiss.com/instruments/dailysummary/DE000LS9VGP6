--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5b3c6bcd1a748de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89849a8c969d4190" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb867e2752aa34de3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd44fccc5e15a46ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f84fb3bbfb74b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb867e2752aa34de3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c12e29dbdbc49a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd44fccc5e15a46ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden oder Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>