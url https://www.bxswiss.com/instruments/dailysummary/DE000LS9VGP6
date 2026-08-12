--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89849a8c969d4190" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb78aad171a284a0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd44fccc5e15a46ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1e8d923b7994638"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c12e29dbdbc49a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd44fccc5e15a46ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd34d5cb4d8614270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1e8d923b7994638" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden oder Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>