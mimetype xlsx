--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb78aad171a284a0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a5b158f1974c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1e8d923b7994638"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e41f9d3638348a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd34d5cb4d8614270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1e8d923b7994638" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ef72ce933364cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e41f9d3638348a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden oder Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>