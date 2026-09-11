--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6df8e98746d94404" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70e71ae213f84f38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb96ff171a5f843f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05a0ffca787d4cd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb79daafc75f34819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb96ff171a5f843f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re75ff526de724ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05a0ffca787d4cd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditionsunternehmen weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>