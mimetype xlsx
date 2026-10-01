--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70e71ae213f84f38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R792e877bdfbd4564" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05a0ffca787d4cd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8d829e2b87e43e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re75ff526de724ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05a0ffca787d4cd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b9da811a8014fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8d829e2b87e43e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditionsunternehmen weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>