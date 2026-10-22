--- v15 (2026-10-01)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R792e877bdfbd4564" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde46a2c3387d43a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8d829e2b87e43e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe3ba200476e4f3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b9da811a8014fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8d829e2b87e43e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfea0ebbd773a43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe3ba200476e4f3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditionsunternehmen weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>106,667</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,759</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...445 lines deleted...]
-          <x:t>107,478</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,997</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>106,997</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>