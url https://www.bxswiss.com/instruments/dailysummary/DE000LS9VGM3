--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8b8f6212194497b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68b4d62d5d30448c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc43846b13e554a26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e740d472f564bf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc9720489b8141fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc43846b13e554a26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra96e64b40a52467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e740d472f564bf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditionsunternehmen weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>