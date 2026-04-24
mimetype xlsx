--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68b4d62d5d30448c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d3d78c59fd94c4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e740d472f564bf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09d92ae273fa42c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra96e64b40a52467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e740d472f564bf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re780d5b5d9674f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09d92ae273fa42c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditionsunternehmen weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>95,148</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...424 lines deleted...]
-          <x:t>96,032</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>