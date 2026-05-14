--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d3d78c59fd94c4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f1098059624e4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09d92ae273fa42c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfda738d8f93b4fb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re780d5b5d9674f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09d92ae273fa42c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a49102bdaa64d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfda738d8f93b4fb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditionsunternehmen weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>