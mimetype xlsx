--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f1098059624e4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree20cc3c23bb4c21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfda738d8f93b4fb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc861d01d8bc462d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a49102bdaa64d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfda738d8f93b4fb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb324885e03ce42f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc861d01d8bc462d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditionsunternehmen weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>