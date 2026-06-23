--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree20cc3c23bb4c21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba3294e392744b3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc861d01d8bc462d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4904f0e40f8a48a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb324885e03ce42f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc861d01d8bc462d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e09951d2a344ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4904f0e40f8a48a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditionsunternehmen weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>