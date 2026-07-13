--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba3294e392744b3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f4a5d9c7bc44c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4904f0e40f8a48a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf883619bc4a54547"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e09951d2a344ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4904f0e40f8a48a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eea22075fd841bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf883619bc4a54547" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditionsunternehmen weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,216</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>104,096</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>