--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f4a5d9c7bc44c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd415d0aa44f4850" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf883619bc4a54547"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35d31f3060fb4c0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eea22075fd841bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf883619bc4a54547" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R853c7eac84b14159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35d31f3060fb4c0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditionsunternehmen weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>103,506</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,460</x:t>
-[...544 lines deleted...]
-          <x:t>103,907</x:t>
+          <x:t>103,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>