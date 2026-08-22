--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd415d0aa44f4850" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6df8e98746d94404" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35d31f3060fb4c0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb96ff171a5f843f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R853c7eac84b14159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35d31f3060fb4c0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb79daafc75f34819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb96ff171a5f843f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Traditionsunternehmen weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>105,530</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,586</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>103,864</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>