--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f57205b7df348ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3db371755924258" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d33ce54746b4e79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R694a9c884d964962"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R128fda7fdd624eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d33ce54746b4e79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R263d210abf23471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R694a9c884d964962" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentumstrategie Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>