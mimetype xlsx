--- v5 (2026-04-04)
+++ v6 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3db371755924258" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa524d73e5364cc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R694a9c884d964962"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85ea52c61dce4cdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R263d210abf23471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R694a9c884d964962" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8db1235f6cf64091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85ea52c61dce4cdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentumstrategie Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...431 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,341</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>94,183</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>