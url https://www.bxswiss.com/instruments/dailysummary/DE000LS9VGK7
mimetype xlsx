--- v6 (2026-05-01)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa524d73e5364cc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c5fb6447cb34913" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85ea52c61dce4cdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e9f667834149ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8db1235f6cf64091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85ea52c61dce4cdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6820e5b4998343db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e9f667834149ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentumstrategie Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,404 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,634</x:t>
@@ -717,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>