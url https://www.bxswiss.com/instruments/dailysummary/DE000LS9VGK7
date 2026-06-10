--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c5fb6447cb34913" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R354ec73175f34ff8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e9f667834149ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51306a343a8f42c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6820e5b4998343db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e9f667834149ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07bcb79986a240d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51306a343a8f42c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentumstrategie Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>