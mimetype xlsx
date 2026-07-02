--- v8 (2026-06-10)
+++ v9 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R354ec73175f34ff8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8c74eee086b4eaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51306a343a8f42c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe444023d770488e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07bcb79986a240d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51306a343a8f42c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbde932fd54348fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe444023d770488e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentumstrategie Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>