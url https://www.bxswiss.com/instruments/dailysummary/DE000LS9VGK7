--- v9 (2026-07-02)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8c74eee086b4eaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1141373ea774122" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe444023d770488e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42b33a0faa564b82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbde932fd54348fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe444023d770488e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9137052bb6d04371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42b33a0faa564b82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentumstrategie Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>97,361</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,745</x:t>
-[...355 lines deleted...]
-          <x:t>99,828</x:t>
+          <x:t>98,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>