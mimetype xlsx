--- v10 (2026-07-22)
+++ v11 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1141373ea774122" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radec82ad479946b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42b33a0faa564b82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2688295fb7f94751"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9137052bb6d04371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42b33a0faa564b82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87836c4ff31f42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2688295fb7f94751" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentumstrategie Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>