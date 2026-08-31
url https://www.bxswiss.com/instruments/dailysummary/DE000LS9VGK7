--- v11 (2026-08-11)
+++ v12 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radec82ad479946b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27d629dfcd07411f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2688295fb7f94751"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8dfe5eb2a9d4cf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87836c4ff31f42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2688295fb7f94751" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cf73f272db94b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8dfe5eb2a9d4cf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentumstrategie Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>