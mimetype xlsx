--- v12 (2026-08-31)
+++ v13 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27d629dfcd07411f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R581add5dfa6b4883" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8dfe5eb2a9d4cf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba512e3d84314e13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cf73f272db94b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8dfe5eb2a9d4cf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d63cebcf1d4662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba512e3d84314e13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentumstrategie Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>82,515</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,487</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...442 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,877</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,952</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>