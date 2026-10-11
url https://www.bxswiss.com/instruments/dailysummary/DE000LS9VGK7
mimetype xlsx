--- v13 (2026-09-20)
+++ v14 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R581add5dfa6b4883" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1adce6d61d874650" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba512e3d84314e13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5f051a904d9456f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d63cebcf1d4662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba512e3d84314e13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R066e5e3ff368402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5f051a904d9456f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentumstrategie Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>