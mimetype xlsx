--- v14 (2026-10-11)
+++ v15 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1adce6d61d874650" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3e6c6f169d6422d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5f051a904d9456f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5078d9af34154bea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R066e5e3ff368402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5f051a904d9456f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e2b3db6a4e64baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5078d9af34154bea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentumstrategie Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>