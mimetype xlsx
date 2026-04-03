--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R870248077bdb45c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91f7dd4b99aa4a2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51e6031e68fc4432"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762dd25f24694729"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb99444613ffe481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51e6031e68fc4432" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f137c5be0ea42d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762dd25f24694729" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Momentum Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...274 lines deleted...]
-          <x:t>93,922</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,607</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>93,593</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>