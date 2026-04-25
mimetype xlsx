--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91f7dd4b99aa4a2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R004cf7fbe0c14e84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762dd25f24694729"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fec313a0f624a77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f137c5be0ea42d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762dd25f24694729" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0effc2aadb9b44b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fec313a0f624a77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Momentum Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>