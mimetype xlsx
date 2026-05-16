--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R004cf7fbe0c14e84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa579ef07b2748f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fec313a0f624a77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raccf2995228a4aa4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0effc2aadb9b44b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fec313a0f624a77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e70cceefda64aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raccf2995228a4aa4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Momentum Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>