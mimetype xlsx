--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa579ef07b2748f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf47b41c837f64ce3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raccf2995228a4aa4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc35afccc8175463f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e70cceefda64aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raccf2995228a4aa4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf08a705b776f440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc35afccc8175463f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Momentum Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>