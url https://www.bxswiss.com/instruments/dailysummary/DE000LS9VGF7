--- v9 (2026-06-05)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf47b41c837f64ce3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dfdc2c9290243cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc35afccc8175463f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recfc42f5ef224f35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf08a705b776f440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc35afccc8175463f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8bd51068d704497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recfc42f5ef224f35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Momentum Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>