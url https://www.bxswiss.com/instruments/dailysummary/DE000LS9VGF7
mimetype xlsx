--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dfdc2c9290243cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red586b4e935740ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recfc42f5ef224f35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b5162dd13574179"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8bd51068d704497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recfc42f5ef224f35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5fd458007d14302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b5162dd13574179" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Momentum Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>