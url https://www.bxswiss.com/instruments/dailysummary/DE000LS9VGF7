--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red586b4e935740ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe48a7a15d964527" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b5162dd13574179"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53295bdfbe574123"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5fd458007d14302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b5162dd13574179" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fa12320da324b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53295bdfbe574123" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Momentum Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>183,455</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,795</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>158,889</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>