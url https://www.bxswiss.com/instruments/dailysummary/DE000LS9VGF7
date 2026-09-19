--- v12 (2026-08-30)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe48a7a15d964527" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re98244c51c314393" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53295bdfbe574123"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R717bb93951d64fa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fa12320da324b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53295bdfbe574123" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red8ecec095a146ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R717bb93951d64fa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Momentum Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>