--- v13 (2026-09-19)
+++ v14 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re98244c51c314393" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c1e72782ea0477a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R717bb93951d64fa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf28b3fe4a15d4b66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red8ecec095a146ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R717bb93951d64fa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5235f081b1c4fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf28b3fe4a15d4b66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Momentum Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>