--- v14 (2026-10-10)
+++ v15 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c1e72782ea0477a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa797fcbd67424e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf28b3fe4a15d4b66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R204a8393f23343ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5235f081b1c4fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf28b3fe4a15d4b66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e259e0b218343aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R204a8393f23343ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Momentum Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>