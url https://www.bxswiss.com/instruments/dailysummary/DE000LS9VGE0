--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R452e002983bb4eb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd596a3bb2f4ac0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bf2a0ffd3a24fa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86125a5539a94209"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re48bea0c15d4432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bf2a0ffd3a24fa5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8952e01cae124650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86125a5539a94209" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ithaka Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>107,671</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,351</x:t>
-[...560 lines deleted...]
-        <x:is>
           <x:t>103,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>