--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd596a3bb2f4ac0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9e650041b0d470d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86125a5539a94209"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R806af45e4bba4664"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8952e01cae124650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86125a5539a94209" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc433c6b0f6146f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R806af45e4bba4664" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ithaka Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>104,915</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,068</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...192 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,846</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>