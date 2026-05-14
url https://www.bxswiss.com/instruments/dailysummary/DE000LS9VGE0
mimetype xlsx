--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9e650041b0d470d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7908250c63dc4e20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R806af45e4bba4664"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b177c23ff324e9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc433c6b0f6146f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R806af45e4bba4664" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41733891607b4b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b177c23ff324e9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ithaka Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>