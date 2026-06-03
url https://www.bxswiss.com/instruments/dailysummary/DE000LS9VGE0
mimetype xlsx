--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7908250c63dc4e20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9159d5e098d4af0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b177c23ff324e9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6f2cd35728c4330"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41733891607b4b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b177c23ff324e9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0fc3aea12af490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6f2cd35728c4330" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ithaka Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>111,987</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,670</x:t>
-[...6 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>109,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,851</x:t>
-[...387 lines deleted...]
-          <x:t>111,943</x:t>
+          <x:t>111,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>