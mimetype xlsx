--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9159d5e098d4af0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b6ffc1235584b53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6f2cd35728c4330"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R103d16782923444d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0fc3aea12af490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6f2cd35728c4330" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb969fe5da4d4bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R103d16782923444d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ithaka Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>