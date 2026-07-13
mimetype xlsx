--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b6ffc1235584b53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60c270e6c2ac4e98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R103d16782923444d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f61d14c383a4d5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb969fe5da4d4bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R103d16782923444d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R113000d78fae4c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f61d14c383a4d5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ithaka Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>