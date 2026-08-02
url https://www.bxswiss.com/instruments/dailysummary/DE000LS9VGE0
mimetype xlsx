--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60c270e6c2ac4e98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02b67a4b0e6f4c17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f61d14c383a4d5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d663b9e6c7f401b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R113000d78fae4c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f61d14c383a4d5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6001ece267f648d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d663b9e6c7f401b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ithaka Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>113,445</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,033</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>26.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,498</x:t>
-[...279 lines deleted...]
-          <x:t>114,686</x:t>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>