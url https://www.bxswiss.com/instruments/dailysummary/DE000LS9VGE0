--- v11 (2026-08-02)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02b67a4b0e6f4c17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66e7228c47484b22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d663b9e6c7f401b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cc8adb78f664d6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6001ece267f648d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d663b9e6c7f401b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f5a369ff2c0498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cc8adb78f664d6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ithaka Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>114,487</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>