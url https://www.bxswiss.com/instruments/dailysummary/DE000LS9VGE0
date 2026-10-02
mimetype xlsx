--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66e7228c47484b22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8da493757d64cc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cc8adb78f664d6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dc687b1aacc4432"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f5a369ff2c0498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cc8adb78f664d6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69637a0925364381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dc687b1aacc4432" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ithaka Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>