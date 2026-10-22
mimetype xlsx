--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8da493757d64cc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf76cb6c72d04f3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dc687b1aacc4432"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde0e2eef202a4028"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69637a0925364381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dc687b1aacc4432" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra78572b7dee840d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde0e2eef202a4028" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ithaka Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGE0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>120,043</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,329</x:t>
-[...512 lines deleted...]
-          <x:t>119,337</x:t>
+          <x:t>119,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>