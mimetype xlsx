--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a0035e9779f4333" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02e4f8ee69444cc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93e8bd5df92e40a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra045a117630f476e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R709b0caa3bea4da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93e8bd5df92e40a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0182bd8714684856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra045a117630f476e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legends-Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>100,314</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,571</x:t>
-        </x:is>
-[...246 lines deleted...]
-          <x:t>98,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>