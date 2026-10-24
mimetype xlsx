--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02e4f8ee69444cc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4faaa400948d4f83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra045a117630f476e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aaac7161b604cc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0182bd8714684856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra045a117630f476e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a69624ea5e5454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aaac7161b604cc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legends-Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...328 lines deleted...]
-          <x:t>98,897</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,700</x:t>
-[...26 lines deleted...]
-          <x:t>98,879</x:t>
+          <x:t>99,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,898</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>99,571</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>