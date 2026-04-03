--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5cff2c7ed69482c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R998e5df5cb214122" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55f5404322ef4027"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc013d63b119e421a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fb2f67038be4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55f5404322ef4027" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a8ac0de6d184399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc013d63b119e421a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legends-Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>90,769</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,690</x:t>
-[...92 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>91,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>