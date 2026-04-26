--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R998e5df5cb214122" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd414d6e73a44d87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc013d63b119e421a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd7fb8d6364042bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a8ac0de6d184399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc013d63b119e421a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53109379b85b487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd7fb8d6364042bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legends-Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>87,700</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,672</x:t>
-[...80 lines deleted...]
-          <x:t>88,413</x:t>
+          <x:t>87,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>