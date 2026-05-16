--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd414d6e73a44d87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf96888d145224466" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd7fb8d6364042bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a0e6c0ad3ae455a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53109379b85b487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd7fb8d6364042bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra74287f1f8354f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a0e6c0ad3ae455a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legends-Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>