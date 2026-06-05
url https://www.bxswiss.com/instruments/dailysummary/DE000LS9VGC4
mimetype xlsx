--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf96888d145224466" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c0d2b7f30d64ef2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a0e6c0ad3ae455a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc60e2b477f8d424c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra74287f1f8354f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a0e6c0ad3ae455a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b1bbed77f2443ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc60e2b477f8d424c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legends-Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>