--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c0d2b7f30d64ef2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R697416280e86475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc60e2b477f8d424c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b8a34883704bde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b1bbed77f2443ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc60e2b477f8d424c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb622cbf9f576407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b8a34883704bde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legends-Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>