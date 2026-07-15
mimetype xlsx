--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R697416280e86475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fedce1dd3f24aca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b8a34883704bde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23e5590ee49d4539"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb622cbf9f576407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b8a34883704bde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3630458164e44a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23e5590ee49d4539" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legends-Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>