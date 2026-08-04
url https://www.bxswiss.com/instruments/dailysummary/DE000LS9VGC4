--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fedce1dd3f24aca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R214ca296afe74eb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23e5590ee49d4539"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redcef09339684110"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3630458164e44a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23e5590ee49d4539" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f0ddba7898438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redcef09339684110" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legends-Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>98,070</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...451 lines deleted...]
-          <x:t>98,574</x:t>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>