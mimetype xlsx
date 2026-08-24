--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R214ca296afe74eb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98ab61e44e0746d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redcef09339684110"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcce9e1f272a54b0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f0ddba7898438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redcef09339684110" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d94538266c04534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcce9e1f272a54b0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legends-Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>