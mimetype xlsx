--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98ab61e44e0746d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a0035e9779f4333" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcce9e1f272a54b0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93e8bd5df92e40a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d94538266c04534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcce9e1f272a54b0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R709b0caa3bea4da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93e8bd5df92e40a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Legends-Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VGC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>