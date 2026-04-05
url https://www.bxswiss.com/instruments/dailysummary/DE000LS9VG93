--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33e7cc0167974f4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8124abd83bc647df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racbd8da571754330"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57e84ed508c04511"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf33a4ca376e14998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racbd8da571754330" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a27f52d1aab4cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57e84ed508c04511" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asiens Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>