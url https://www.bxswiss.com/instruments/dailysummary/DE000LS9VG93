--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8124abd83bc647df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b7514254326444b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57e84ed508c04511"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31df8e124848413d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a27f52d1aab4cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57e84ed508c04511" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6eae19018ba4900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31df8e124848413d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asiens Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>