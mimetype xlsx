--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b7514254326444b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07e33346128e47ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31df8e124848413d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d573eb19f98447d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6eae19018ba4900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31df8e124848413d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R363c3dc6b0404a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d573eb19f98447d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asiens Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,230 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>126,714</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,845</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,211</x:t>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>