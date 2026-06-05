--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07e33346128e47ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ff24e55212141b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d573eb19f98447d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb2445a96ad04872"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R363c3dc6b0404a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d573eb19f98447d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R604e7196e63b4bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb2445a96ad04872" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asiens Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>