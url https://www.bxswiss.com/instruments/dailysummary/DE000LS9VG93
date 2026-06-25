--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ff24e55212141b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf59c7c3683a4960" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb2445a96ad04872"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c918c0319204521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R604e7196e63b4bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb2445a96ad04872" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd75498eab5f84aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c918c0319204521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asiens Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>