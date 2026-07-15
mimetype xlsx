--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf59c7c3683a4960" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f35182660a4f93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c918c0319204521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a71befb25324674"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd75498eab5f84aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c918c0319204521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5664172a1d20452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a71befb25324674" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asiens Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>