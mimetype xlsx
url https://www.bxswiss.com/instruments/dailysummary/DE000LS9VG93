--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f35182660a4f93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19eb00999aa6489e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a71befb25324674"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re81f8f800fb542f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5664172a1d20452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a71befb25324674" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57e7cbd4859e41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re81f8f800fb542f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asiens Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>