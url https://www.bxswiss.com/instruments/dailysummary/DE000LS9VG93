--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19eb00999aa6489e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc2ff66f71144121" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re81f8f800fb542f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0bf5ea623314f60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57e7cbd4859e41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re81f8f800fb542f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88dc89ac20174b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0bf5ea623314f60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asiens Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>