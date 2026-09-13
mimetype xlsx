--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc2ff66f71144121" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ebd0ce0a6814da8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0bf5ea623314f60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R697eac4702ca4231"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88dc89ac20174b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0bf5ea623314f60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37c50d7d0c964a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R697eac4702ca4231" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asiens Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>138,817</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,287</x:t>
-[...571 lines deleted...]
-          <x:t>149,677</x:t>
+          <x:t>136,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>