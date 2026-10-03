--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ebd0ce0a6814da8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbfac634440d4321" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R697eac4702ca4231"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2702c09b896240d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37c50d7d0c964a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R697eac4702ca4231" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R044e057fb1a64871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2702c09b896240d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asiens Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>