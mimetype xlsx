--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbfac634440d4321" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbba960aa547d4cb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2702c09b896240d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8563dc909f684c24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R044e057fb1a64871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2702c09b896240d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85732347e65f44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8563dc909f684c24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asiens Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>