--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R517238c40b04409a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R389baa7faec644ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71ef215bd3e24e80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10142d7a20804fc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0c9259c815f4b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71ef215bd3e24e80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a6f0e71a7ed4045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10142d7a20804fc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Aktien Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>