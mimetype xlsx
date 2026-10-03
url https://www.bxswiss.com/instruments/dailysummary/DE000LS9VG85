--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R389baa7faec644ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5198e1b50e6747b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10142d7a20804fc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6153cb08765a4260"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a6f0e71a7ed4045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10142d7a20804fc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d65d70684247cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6153cb08765a4260" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Aktien Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>188,543</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>188,412</x:t>
-[...92 lines deleted...]
-          <x:t>187,689</x:t>
+          <x:t>184,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>187,187</x:t>
-[...463 lines deleted...]
-          <x:t>183,759</x:t>
+          <x:t>189,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>