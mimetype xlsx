--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5198e1b50e6747b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a6475a72c44ad6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6153cb08765a4260"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7be29a0564240a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d65d70684247cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6153cb08765a4260" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc541792764e4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7be29a0564240a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Aktien Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,932</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>