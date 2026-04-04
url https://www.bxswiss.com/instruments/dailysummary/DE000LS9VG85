--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c8bf647f5ac474c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7a82ebf397442b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4f1903872874f33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf54a00252f1a4c75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R742dd2b1cc044b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4f1903872874f33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc3a95f51d64a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf54a00252f1a4c75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Aktien Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>178,573</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,111</x:t>
-[...114 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>178,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,444</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>175,512</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>