--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7a82ebf397442b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09573def53d24505" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf54a00252f1a4c75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc565e16c1e84056"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc3a95f51d64a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf54a00252f1a4c75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14294bc3692546f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc565e16c1e84056" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Aktien Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>