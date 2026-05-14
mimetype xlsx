--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09573def53d24505" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee9639ce0db4d14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc565e16c1e84056"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70c9cf11c48c4986"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14294bc3692546f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc565e16c1e84056" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd5ecaa8ef9646be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70c9cf11c48c4986" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Aktien Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>