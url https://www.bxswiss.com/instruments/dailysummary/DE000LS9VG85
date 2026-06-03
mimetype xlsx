--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee9639ce0db4d14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raded13ca10b94e36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70c9cf11c48c4986"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09d6724b0be345b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd5ecaa8ef9646be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70c9cf11c48c4986" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R362efd259827459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09d6724b0be345b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Aktien Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>