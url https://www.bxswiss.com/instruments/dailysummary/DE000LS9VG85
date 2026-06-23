--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raded13ca10b94e36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60bef6f53de444e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09d6724b0be345b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc1304dd96a54c97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R362efd259827459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09d6724b0be345b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd074e04ab2f4dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc1304dd96a54c97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Aktien Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>