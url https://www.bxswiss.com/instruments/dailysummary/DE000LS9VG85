--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60bef6f53de444e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f626f7ffd14038" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc1304dd96a54c97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd193b1d10064b7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd074e04ab2f4dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc1304dd96a54c97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b51e75aadd44f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd193b1d10064b7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Aktien Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>