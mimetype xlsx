--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f626f7ffd14038" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d20b6dacd044693" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd193b1d10064b7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b646457ff7d4847"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b51e75aadd44f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd193b1d10064b7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb63eaba96cd44eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b646457ff7d4847" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Aktien Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,504</x:t>
-[...576 lines deleted...]
-          <x:t>176,370</x:t>
+          <x:t>175,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>