--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d20b6dacd044693" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R517238c40b04409a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b646457ff7d4847"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71ef215bd3e24e80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb63eaba96cd44eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b646457ff7d4847" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0c9259c815f4b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71ef215bd3e24e80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum-Aktien Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>