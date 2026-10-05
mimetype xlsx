--- v14 (2026-09-15)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbf921e5dc78488b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb66bb1801e9e40b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42c46506c264410e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1a428d7a4c24a3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ee7b9e6cd5c428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42c46506c264410e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda2a952cde6c44d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1a428d7a4c24a3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SuM Perspektivwerte W</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...110 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>