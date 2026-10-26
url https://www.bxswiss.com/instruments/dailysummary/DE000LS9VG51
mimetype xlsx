--- v15 (2026-10-05)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb66bb1801e9e40b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re902d711f161407a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1a428d7a4c24a3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f1252104dab4fc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda2a952cde6c44d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1a428d7a4c24a3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d20f44d435b451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f1252104dab4fc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SuM Perspektivwerte W</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -303,31 +205,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>