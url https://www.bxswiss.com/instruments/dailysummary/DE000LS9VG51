--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4012d1508ea4c79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52fb6dbc72724293" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d2cfe55d58a48df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03ef7a08ae514599"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcb63169d99b4aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d2cfe55d58a48df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabbd6ce4bfae456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03ef7a08ae514599" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SuM Perspektivwerte W</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>