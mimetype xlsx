--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52fb6dbc72724293" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfc8109514464b97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03ef7a08ae514599"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R345a0ccf4e2a42e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabbd6ce4bfae456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03ef7a08ae514599" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b3d7ce26d834e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R345a0ccf4e2a42e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SuM Perspektivwerte W</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>108,509</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,570</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-          <x:t>105,199</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,276</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>105,199</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,276</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>102,132</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>