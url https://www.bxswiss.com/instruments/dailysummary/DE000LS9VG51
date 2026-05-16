--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfc8109514464b97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b82fa22a88c494a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R345a0ccf4e2a42e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26117de9d2584414"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b3d7ce26d834e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R345a0ccf4e2a42e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6303f7d250e84fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26117de9d2584414" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SuM Perspektivwerte W</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>105,199</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,276</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>105,199</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,276</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...359 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,717</x:t>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>