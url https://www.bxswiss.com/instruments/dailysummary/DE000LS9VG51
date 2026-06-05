--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b82fa22a88c494a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1cb300fb57146b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26117de9d2584414"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ee46244046b42f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6303f7d250e84fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26117de9d2584414" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab322b117a04eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ee46244046b42f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SuM Perspektivwerte W</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>