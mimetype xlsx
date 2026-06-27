--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1cb300fb57146b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd06bbe88df5b4ce6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ee46244046b42f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7e1f737d16a4348"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab322b117a04eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ee46244046b42f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fb30dddfa3b4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7e1f737d16a4348" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SuM Perspektivwerte W</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>117,946</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>