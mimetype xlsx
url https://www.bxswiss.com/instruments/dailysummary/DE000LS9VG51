--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd06bbe88df5b4ce6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2726298f7dbc4c1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7e1f737d16a4348"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01a3cc7682744abb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fb30dddfa3b4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7e1f737d16a4348" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd706957cdef54702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01a3cc7682744abb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SuM Perspektivwerte W</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,50 +366,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>