--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2726298f7dbc4c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e0655566b6d4027" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01a3cc7682744abb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2637d679033e4b1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd706957cdef54702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01a3cc7682744abb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5be34b67412c4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2637d679033e4b1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SuM Perspektivwerte W</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>114,765</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>