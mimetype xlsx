--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e0655566b6d4027" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab2e5bd29b194348" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2637d679033e4b1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6eb4e982fb944f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5be34b67412c4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2637d679033e4b1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8abd8e27cef142e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6eb4e982fb944f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SuM Perspektivwerte W</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>