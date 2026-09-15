--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab2e5bd29b194348" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbf921e5dc78488b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6eb4e982fb944f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42c46506c264410e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8abd8e27cef142e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6eb4e982fb944f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ee7b9e6cd5c428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42c46506c264410e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SuM Perspektivwerte W</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9VG51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>